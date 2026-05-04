--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -200,900 +200,900 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust engineered catalyst for the conversion of brown grease to renewable diesel via decarboxylation/decarbonylation</w:t>
+                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Hogston</w:t>
+                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Récalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC01451D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135450v1</w:t>
+                <w:t xml:space="preserve">hal-05089089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Effects on Fe- or Cu-Promoted Ni Catalysts Used in the Catalytic Deoxygenation of Tristearin to Fuel-like Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Robust engineered catalyst for the conversion of brown grease to renewable diesel via decarboxylation/decarbonylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hogston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robert Pace</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), pp.501. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15050501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC01451D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089089v1</w:t>
+                <w:t xml:space="preserve">hal-05135450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous conversion of tall oil over Ni-Cu/SAPO-11 to a sustainable aviation fuel blendstock with excellent seal swelling properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Pot Synthesis of Sustainable Aviation Fuel from Brown Grease Using Multifunctional Zeolite-Supported Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mongelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler St Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pace</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134695⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal15090873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089130v1</w:t>
+                <w:t xml:space="preserve">hal-05312473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Synthesis of Sustainable Aviation Fuel from Brown Grease Using Multifunctional Zeolite-Supported Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous conversion of tall oil over Ni-Cu/SAPO-11 to a sustainable aviation fuel blendstock with excellent seal swelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Umenweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler St Clair</w:t>
+                <w:t xml:space="preserve">Mathis Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.873. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392, pp.134695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal15090873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312473v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive Depolymerization of Lignin to Aromatic Compounds over Promoted Nickel Catalysts in Sub‐ and Supercritical Methanol</w:t>
+                <w:t xml:space="preserve">Reactive Magnetron Sputtering for Y-Doped Barium Zirconate Electrolyte Deposition in a Complete Protonic Ceramic Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Parker</w:t>
+                <w:t xml:space="preserve">Victoire Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Santillan-Jimenez</w:t>
+                <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Harman-Ware</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
+                <w:t xml:space="preserve">Maëlys Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202400222⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst14050475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090110v1</w:t>
+                <w:t xml:space="preserve">hal-04606137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Magnetron Sputtering for Y-Doped Barium Zirconate Electrolyte Deposition in a Complete Protonic Ceramic Fuel Cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reductive Depolymerization of Lignin to Aromatic Compounds over Promoted Nickel Catalysts in Sub‐ and Supercritical Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Charleux</w:t>
+                <w:t xml:space="preserve">Julia Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Aubry</w:t>
+                <w:t xml:space="preserve">Eduardo Santillan-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Combemale</w:t>
+                <w:t xml:space="preserve">Anne Harman-Ware</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Great Umenweke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (5), pp.475. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst14050475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202400222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606137v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Y-doped BaZrO3 proton conducting electrolyte material by a continuous hydrothermal process in supercritical conditions: Investigation of the formation mechanism and electrochemical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1138,364 +1138,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Micro-Computed Tomography: A Powerful Device to Analyze the 3D Microstructure of Anode-Electrolyte in BaZr0.8Y0.2O3 Protonic Ceramic Electrochemical Cells and the Reduction Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie François</w:t>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
+                <w:t xml:space="preserve">Yaying Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Briois</w:t>
+                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes12010068⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812324v1</w:t>
+                <w:t xml:space="preserve">hal-04120309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd promotion and catalyst support on the Ni-catalyzed deoxygenation of tristearin to fuel-like hydrocarbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Pace</w:t>
+                <w:t xml:space="preserve">X-ray Micro-Computed Tomography: A Powerful Device to Analyze the 3D Microstructure of Anode-Electrolyte in BaZr0.8Y0.2O3 Protonic Ceramic Electrochemical Cells and the Reduction Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaying Ji</w:t>
+                <w:t xml:space="preserve">Morgane Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianchun Jiang</w:t>
+                <w:t xml:space="preserve">Mohammad Arab Pour Yazdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxiang Jiang</w:t>
+                <w:t xml:space="preserve">Pascal Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195, pp.1468-1479. </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2022.06.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes12010068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120309v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous hydrothermal synthesis in supercritical conditions as a novel process for the elaboration of Y-doped BaZrO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (12), pp.17799-17803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1529,90 +1529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Degradation of the La0.6Sr0.4Co0.2Fe0.8O3−δ/Ce0.8Sm0.2O2−δ Interface during Sintering and Cell Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Carpanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Clematis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1657,278 +1657,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce0.9Gd0.1O2−x for Intermediate Temperature Solid Oxide Fuel Cells: Influence of Cathode Thickness and Anode Functional Layer on Performance</w:t>
+                <w:t xml:space="preserve">Promotional Effect of Cu, Fe and Pt on the Performance of Ni/Al2O3 in the Deoxygenation of Used Cooking Oil to Fuel-Like Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visweshwar Sivasankaran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie François</w:t>
+                <w:t xml:space="preserve">Gisele Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dali Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13174400⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811428v1</w:t>
+                <w:t xml:space="preserve">hal-04018991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotional Effect of Cu, Fe and Pt on the Performance of Ni/Al2O3 in the Deoxygenation of Used Cooking Oil to Fuel-Like Hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce0.9Gd0.1O2−x for Intermediate Temperature Solid Oxide Fuel Cells: Influence of Cathode Thickness and Anode Functional Layer on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dali Qian</w:t>
+                <w:t xml:space="preserve">Visweshwar Sivasankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pace</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.91. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (17), pp.4400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10010091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13174400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018991v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltrated Ba0.5Sr0.5Co0.8Fe0.2O3-δ-Based Electrodes as Anodes in Solid Oxide Electrolysis Cells</w:t>
               </w:r>
@@ -2048,77 +2048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediate temperature solid oxide fuel cell performance optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visweshwar Svasankaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (1-2), pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78, pp.307-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,64 +2436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krapchanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Genov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulgarian Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.389-394</w:t>
@@ -2804,307 +2804,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility and Reactivity between Materials in an Innovative Dual Membrane Fuel-Cell (IDEAL-Cell) Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of La2O3 and/or (Co,Mn)3O4 deposits on Crofer22APU for the SOFC interconnect application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Deibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Ruckdäschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203, pp.3291-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615594v1</w:t>
+                <w:t xml:space="preserve">hal-00461976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of La2O3 and/or (Co,Mn)3O4 deposits on Crofer22APU for the SOFC interconnect application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility and Reactivity between Materials in an Innovative Dual Membrane Fuel-Cell (IDEAL-Cell) Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Balland</w:t>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gannon</w:t>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Deibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Caboche</w:t>
+                <w:t xml:space="preserve">Kazimierz Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ruckdäschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.04.017⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.763-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461976v1</w:t>
+                <w:t xml:space="preserve">hal-04615594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and conductivity study of the proton conductor BaCe(0.9−x)ZrxY0.1O(3−ı) at intermediate temperatures.</w:t>
               </w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193, pp.136-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,51 +3443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Sintering, and Electrical Properties of BaCe0.9−xZrxY0.1O3−δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ricote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,51 +4197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;)(Mn&amp;lt;sub&amp;gt;1-y&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3±δ&amp;lt;/sub&amp;gt; oxides for ITSOFC cathode materials? Electrical and ionic transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,808 +4494,808 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnect materials for next-generation solid oxide fuel cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: competitive effect of water vapour and oxygen on the oxidation behaviour of ferritic stainless steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European-Science-Foundation-Exploratory Workshop on Proton Conducting Materials for Next-Generation Solid Oxide Fuel Cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gordon Research Conference - High Temperature Corrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, New London (New Hampshire), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493200v1</w:t>
+                <w:t xml:space="preserve">hal-00493214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: competitive effect of water vapour and oxygen on the oxidation behaviour of ferritic stainless steel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnect materials for next-generation solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - High Temperature Corrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European-Science-Foundation-Exploratory Workshop on Proton Conducting Materials for Next-Generation Solid Oxide Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Gênes, Italy. pp.545-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-008-9743-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493214v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilty and reactivity between materials in an innovative dual membrane fuel-cell (IDEAL-Cell) design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazimierz Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ruckdäschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">216th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Vienne (AUT), Austria. pp.753, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
+                <w:t xml:space="preserve">On the effect of surface treatment to improve oxidation resistance and conductivity of metallic interconnects for SOFC in operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Vuksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science for Highly Efficient Use of Energy and Resource, Session fuel cell materials meet hydrogen, National Institute for Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.753-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493210v1</w:t>
+                <w:t xml:space="preserve">hal-00493151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
+                <w:t xml:space="preserve">Résistance à la corrosion d'interconnecteurs métalliques de piles à combustibles de type SOFC : Influence de la vapeur d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">IXèmes Journées d'Ecoles Doctorales Carnot et Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493218v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance à la corrosion d'interconnecteurs métalliques de piles à combustibles de type SOFC : Influence de la vapeur d'eau</w:t>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Journées d'Ecoles Doctorales Carnot et Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Besançon, France</w:t>
+              <w:t xml:space="preserve">Fuel Cells Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493237v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of surface treatment to improve oxidation resistance and conductivity of metallic interconnects for SOFC in operating conditions</w:t>
+                <w:t xml:space="preserve">Metallic interconnects for SOFC: effect of water vapour on oxidation resistance of differently coated alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.753-762</w:t>
+              <w:t xml:space="preserve">Materials Science for Highly Efficient Use of Energy and Resource, Session fuel cell materials meet hydrogen, National Institute for Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493151v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXYDATION D'INTERCONNECTEURS METALLIQUES DE PILE A COMBUSTIBLES DE TYPE SOFC SOUS HYDROGENE ENRICHI EN VAPEUR D'EAU</w:t>
               </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CNRS EVAPE n° 3054 (Etude du Vieillissement à haute température de matériaux métalliques sous vapeur d'eau)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th French-Polish Seminar on Reactivity of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39èmes journées d'Etude de la Cinétique Hétérogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5592,51 +5592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CNRS PACTE-SOFC n°2985 (Piles à combustible à Électrolyte Solide)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5661,64 +5661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR evaluation of different kinds of coatings on a ferritic stainless steel as SOFC interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CNRS PACTE-SOFC n°2985 (Pile à combustible à Electrolyte Solide)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5922,90 +5922,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous hydrothermal synthesis of doped barium zirconate powder for PCFC (Protonic Ceramic Fuel Cell) application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO (Le congrès commun SFNano C’Nano 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6120,51 +6120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0836EEDC"/>
+    <w:nsid w:val="24BD3026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6351,51 +6351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-caboche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1038-2669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Charleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14050475" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Sivasankaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Majnoni D&#8217;intignano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cademartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Presto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Svasankaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.61-68" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivasankaran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RG288B7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raikova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krapchanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Genov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LZ5KDZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bonanos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/354258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4VJ6PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Claude Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSZ6K8XW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maeght" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-caboche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1038-2669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Charleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14050475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Sivasankaran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Majnoni D&#8217;intignano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cademartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Presto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Svasankaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.61-68" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivasankaran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RG288B7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raikova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krapchanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Genov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LZ5KDZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bonanos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/354258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4VJ6PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Claude Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSZ6K8XW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maeght" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>