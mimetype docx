--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2950,290 +2950,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility and Reactivity between Materials in an Innovative Dual Membrane Fuel-Cell (IDEAL-Cell) Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and conductivity study of the proton conductor BaCe(0.9−x)ZrxY0.1O(3−ı) at intermediate temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+                <w:t xml:space="preserve">S. Ricote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Piccardo</w:t>
+                <w:t xml:space="preserve">N. Bonanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazimierz Przybylski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 193, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.11.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615594v1</w:t>
+                <w:t xml:space="preserve">hal-00418829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and conductivity study of the proton conductor BaCe(0.9−x)ZrxY0.1O(3−ı) at intermediate temperatures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility and Reactivity between Materials in an Innovative Dual Membrane Fuel-Cell (IDEAL-Cell) Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ricote</w:t>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonanos</w:t>
+                <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Marco de Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kazimierz Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ruckdäschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.11.080⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.763-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418829v1</w:t>
+                <w:t xml:space="preserve">hal-04615594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic interconnects for solid oxide fuel cell: Effect of water vapour on oxidation resistance of differently coated alloys</w:t>
               </w:r>
@@ -4595,51 +4595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect materials for next-generation solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,117 +4754,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilty and reactivity between materials in an innovative dual membrane fuel-cell (IDEAL-Cell) design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazimierz Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ruckdäschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">216th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Vienne (AUT), Austria. pp.753, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3205593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450716v1</w:t>
@@ -4927,51 +4927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.753-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASR evaluation of different kinds of coatings on a ferritic stainless steel as SOFC interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24BD3026"/>
+    <w:nsid w:val="C418BE7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6351,51 +6351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-caboche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1038-2669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Charleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14050475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Sivasankaran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Majnoni D&#8217;intignano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cademartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Presto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Svasankaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.61-68" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivasankaran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RG288B7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raikova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krapchanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Genov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LZ5KDZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bonanos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/354258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4VJ6PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Claude Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSZ6K8XW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maeght" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-caboche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1038-2669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Great Umenweke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;calt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caboche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15050501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135450v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hogston" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01451D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mongelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler St Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090873" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Metais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134695" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Lescure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Charleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14050475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santillan-Jimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harman-Ware" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202400222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.05.070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04120309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaying Ji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchun Jiang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiang Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.06.065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arab Pour Yazdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes12010068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Carpanese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Clematis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123674" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dali Qian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Sivasankaran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13174400" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Majnoni D&#8217;intignano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cademartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Presto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Viviani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweshwar Svasankaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.40.61-68" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sivasankaran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caboche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RG288B7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9308-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K1P6PTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raikova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krapchanska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Genov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNTN5TJV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LZ5KDZN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Balland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gannon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Deibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.04.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D51RVLZ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418829v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricote" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.080" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K4PJ13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Piccardo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Przybylski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruckd&#228;schel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3205593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.11.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208DFQRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ricote" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Bonanos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/354258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461748v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Amendola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piccardo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF9SM70Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.08.039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4VJ6PH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.08.069" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N0F1JNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Claude Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.03.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSZ6K8XW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petitjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;nin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:HYPE.0000043244.19471.1a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WFT5W9QH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9743-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSBB80MK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vuksa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbucci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.07.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maeght" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>