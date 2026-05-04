--- v1 (2026-03-27)
+++ v2 (2026-05-04)
@@ -330,295 +330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the influence of hydrogen injection strategy on mixing efficiency, flame stabilisation, and N O x formation</w:t>
+                <w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Coquin</w:t>
+                <w:t xml:space="preserve">M.-E. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">W. Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">A. Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Taddeo</w:t>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ossman</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.91-102. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503853v1</w:t>
+                <w:t xml:space="preserve">hal-05060511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t>
+                <w:t xml:space="preserve">Experimental study on the influence of hydrogen injection strategy on mixing efficiency, flame stabilisation, and N O x formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Clavel</w:t>
+                <w:t xml:space="preserve">Victor Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Vasquez</w:t>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vandel</w:t>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Quevreux</w:t>
+                <w:t xml:space="preserve">Lucio Taddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Hicham Ossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060511v1</w:t>
+                <w:t xml:space="preserve">hal-05503853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion for aircraft propulsion: Progress in advanced laser-based diagnostics on high-pressure kerosene/air flames produced with low-NOx fuel injection systems</w:t>
               </w:r>
@@ -872,51 +872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of water vapour and carbon dioxide dilution on flame structure of swirled methane/oxygen-enriched air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chica Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,51 +1521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1915,64 +1915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,542 +2402,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t>
+                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Asherman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Crua</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328192v1</w:t>
+                <w:t xml:space="preserve">hal-01369895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015012v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369895v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Asherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Charlotte Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611204v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CO2 Capture on Combined Cycle Gas Turbine Efficiency Using Membrane Separation, EGR and OEA Effects on Combustion Characteristics</w:t>
               </w:r>
@@ -2949,64 +2949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. De Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3197,757 +3197,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Lean Premixed Methane Combustion with CO 2 Dilution under Gas Turbine Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie de Persis</w:t>
+                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelakrim Mourad Boukhalfa</w:t>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef3016365⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.191 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014965v1</w:t>
+                <w:t xml:space="preserve">hal-01663468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 capture for gas turbines: an integrated energy-efficient process combining combustion in oxygen-enriched air, flue gas recirculation, and membrane separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
+                <w:t xml:space="preserve">David Willson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97, pp.256-263. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.04.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Induced Spark Ignition of Premixed Confined Swirled Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 185 (3), pp.379 - 407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102202.2012.725791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames: New insight into ignition transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.019⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8), pp.1414 - 1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663468v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames: New insight into ignition transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Study of Lean Premixed Methane Combustion with CO 2 Dilution under Gas Turbine Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelakrim Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.026⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.1093-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef3016365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01663470v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energetic analysis of CO2 capture on a gas turbine combining flue gas recirculation and membrane separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (1), pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4032,51 +4032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,290 +4259,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of H2 addition on flame stability and pollutant emissions for an atmospheric kerosene/air swirled flame of laboratory scaled gas turbine</w:t>
+                <w:t xml:space="preserve">Thermal Structure of Laminar Methane/Air Flames: Influence of H 2 Enrichment and Reactants Preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Frenillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Renou</w:t>
+                <w:t xml:space="preserve">Yannick Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Boukhalfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Cazalens</w:t>
+                <w:t xml:space="preserve">Constantin Leventiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (9), pp.1145-1163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663463v1</w:t>
+                <w:t xml:space="preserve">hal-02014999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Structure of Laminar Methane/Air Flames: Influence of H 2 Enrichment and Reactants Preheating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
+                <w:t xml:space="preserve">Impact of H2 addition on flame stability and pollutant emissions for an atmospheric kerosene/air swirled flame of laboratory scaled gas turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Frenillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (9), pp.3930 - 3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.02.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014999v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the effect of H2 enrichment on laminar methane–air flame thickness</w:t>
               </w:r>
@@ -4688,51 +4688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179 (1-2), pp.117-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (7), pp.683 - 690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (7), pp.683-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5492,51 +5492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, PARIS, France</w:t>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5934,402 +5934,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Soot size determination in a swirl stratified premixed ethylene-air flame by a sampling probe and elastic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016807v1</w:t>
+                <w:t xml:space="preserve">hal-03763721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot size determination in a swirl stratified premixed ethylene-air flame by a sampling probe and elastic light scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la formation et de l'oxydation des agrégats de suie dans une flamme prémélangée, stratifiée et et swirlée éthylène/air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Silviu Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763721v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la formation et de l'oxydation des agrégats de suie dans une flamme prémélangée, stratifiée et et swirlée éthylène/air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828445v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
               </w:r>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6434,152 +6434,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763465v1</w:t>
+                <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot size measurement in a swirl stratified flame using high-speed angular light scattering</w:t>
               </w:r>
@@ -6712,64 +6712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of soot production in a swirl stratified premixed flame using various optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,51 +7062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodore Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7170,77 +7170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Al-Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7442,51 +7442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,64 +7688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine technical conference and exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, United States</w:t>
@@ -8210,51 +8210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
@@ -8394,553 +8394,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of local extinction mechanisms on a spray jet flame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of laser ignition probability, kernel propagation and air and fuel droplet properties in a confined swirled jet-spray burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Cabot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, 2016, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104956v1</w:t>
+                <w:t xml:space="preserve">hal-02014985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of laser ignition probability, kernel propagation and air and fuel droplet properties in a confined swirled jet-spray burner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Verdier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014985v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of local extinction mechanisms on a spray jet flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419724v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Estel</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015387v1</w:t>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8948,51 +8952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9011,342 +9015,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Talbaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">CAE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+                <w:t xml:space="preserve">hal-02104928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104928v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSA Project Management : Coolcap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9382,342 +9382,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of an Ignition Sequence in a Multiple-Injectors Burner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane Implementation Strategies for Carbon Dioxide Capture on Natural Gas Turbines and Coal Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Antonio, United States. pp.V01AT04A048</w:t>
+              <w:t xml:space="preserve">2nd Post Combustion Capture Conference (PCCC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017534v1</w:t>
+                <w:t xml:space="preserve">hal-02015527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Implementation Strategies for Carbon Dioxide Capture on Natural Gas Turbines and Coal Power Plants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of an Ignition Sequence in a Multiple-Injectors Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Post Combustion Capture Conference (PCCC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States. pp.V01AT04A048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015527v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Membrane Based Systems for Carbon dioxide Capture on Natural Gas Turbines and Coal Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9794,51 +9794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9876,103 +9876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'allumage dans un écoulement non prémélangé turbulent par la mesure simultanée des conditions locales et instantanées de vitesse et de fraction de mélange par PIV et par PLIF sur acétone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone des Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,90 +10122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du couplage des procédés de combustion et de capture du CO2 par membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimiro Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10247,90 +10247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energetic Analysis of CO2 Capture On a Gas Turbine Combining Flue Gas Recirculation and Membrane Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10532,51 +10532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Applications of Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10683,51 +10683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEASUREMENTS AND MODELING OF LOW NOx EMISSION IN NATURAL GAS / WET AIR SWIRL DIFFUSION FLAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10905,51 +10905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH and PAH laser-induced fluorescence and soot visualisation on a stratified and swirled ethylene/air flame at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,51 +11026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11250,64 +11250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoacoustic Oscillations in a Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11407,77 +11407,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE FLAME STRUCTURE IN A TRAPPED VORTEX COMBUSTOR USING LOW AND HIGH-SPEED OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,265 +11551,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.5.1 Complex Nature of Jet Spray Flame Structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3.8 Effects of H2 Enrichment on Flame Stability and Pollutant Emissions for a Kerosene/Air Swirled Flame with an Aeronautical Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Burguburu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Gallery of Combustion and Fire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallery of Combustion and Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2020, 9781316651209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901462v1</w:t>
+                <w:t xml:space="preserve">hal-02901439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.8 Effects of H2 Enrichment on Flame Stability and Pollutant Emissions for a Kerosene/Air Swirled Flame with an Aeronautical Injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1.5.1 Complex Nature of Jet Spray Flame Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Burguburu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallery of Combustion and Fire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Gallery of Combustion and Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2020, 9781316651209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781316651209.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901439v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet way combustion</w:t>
               </w:r>
@@ -12146,77 +12146,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Criteria for Flame Stability in an Annular Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12271,77 +12271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the flame structure in a trapped vortex combustor using low and high-speed OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12396,90 +12396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low-NOx Operation in a Complex Burner: Optimization of an Annular Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12607,51 +12607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B0D133A"/>
+    <w:nsid w:val="CC9B8E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12838,51 +12838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-cabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9859-0456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053483332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chica Cano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.110010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Chica Cano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1317046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Persis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef3016365" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Willson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.04.027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151J91RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.12.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX1MG0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauchelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vauchelles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2003.12.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC061LX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Amell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Cadavid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02082142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chica Cano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64111" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Osorio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014967v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015120v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017357v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Caillat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezerette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Vergnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02118492v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pires" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014973v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-cabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9859-0456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053483332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chica Cano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.110010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Chica Cano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1317046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Persis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Willson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.04.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151J91RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef3016365" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.12.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX1MG0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauchelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vauchelles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2003.12.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC061LX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Amell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Cadavid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02082142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chica Cano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64111" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Osorio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014967v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015120v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017357v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Caillat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezerette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Vergnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02118492v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pires" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014973v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>