--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2666,278 +2666,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Asherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015012v1</w:t>
+                <w:t xml:space="preserve">hal-02328192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Demonstrating a Master Student Project To Explore Carbon Dioxide Capture Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florine Asherman</w:t>
+                <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gagnepain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.633-638. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.5b00073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/20168433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328192v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CO2 Capture on Combined Cycle Gas Turbine Efficiency Using Membrane Separation, EGR and OEA Effects on Combustion Characteristics</w:t>
               </w:r>
@@ -3197,446 +3197,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames</w:t>
+                <w:t xml:space="preserve">CO2 capture for gas turbines: an integrated energy-efficient process combining combustion in oxygen-enriched air, flue gas recirculation, and membrane separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Willson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.256-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663468v1</w:t>
+                <w:t xml:space="preserve">hal-01278703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture for gas turbines: an integrated energy-efficient process combining combustion in oxygen-enriched air, flue gas recirculation, and membrane separation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-Induced Spark Ignition of Premixed Confined Swirled Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Favre</w:t>
+                <w:t xml:space="preserve">M. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.04.027⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185 (3), pp.379 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2012.725791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278703v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Spark Ignition of Premixed Confined Swirled Flames</w:t>
+                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cordier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Renou</w:t>
+                <w:t xml:space="preserve">Céline Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Boukhalfa</w:t>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 185 (3), pp.379 - 407. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.191 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2012.725791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663464v1</w:t>
+                <w:t xml:space="preserve">hal-01663468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames: New insight into ignition transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,103 +3851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energetic analysis of CO2 capture on a gas turbine combining flue gas recirculation and membrane separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (1), pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4032,51 +4032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,51 +4317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Leventiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 181 (9), pp.1145-1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4688,51 +4688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179 (1-2), pp.117-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (7), pp.683-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,51 +5400,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5684,527 +5684,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417822v1</w:t>
+                <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">Soot size determination in a swirl stratified premixed ethylene-air flame by a sampling probe and elastic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016666v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot size determination in a swirl stratified premixed ethylene-air flame by a sampling probe and elastic light scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la formation et de l'oxydation des agrégats de suie dans une flamme prémélangée, stratifiée et et swirlée éthylène/air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Silviu Milea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Perrier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763721v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la formation et de l'oxydation des agrégats de suie dans une flamme prémélangée, stratifiée et et swirlée éthylène/air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcos Caceres</w:t>
+                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Francophone de Techniques Laser, CFTL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgique</w:t>
+              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828445v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved 2D angular scattering of soot particles in atmospheric turbulent flames</w:t>
               </w:r>
@@ -6216,77 +6216,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
@@ -6309,2530 +6309,2526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016837v1</w:t>
+                <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Soot size measurement in a swirl stratified flame using high-speed angular light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016807v1</w:t>
+                <w:t xml:space="preserve">hal-03122919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot size measurement in a swirl stratified flame using high-speed angular light scattering</w:t>
+                <w:t xml:space="preserve">Experimental investigation of soot production in a swirl stratified premixed flame using various optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03122919v1</w:t>
+                <w:t xml:space="preserve">hal-03418416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of soot production in a swirl stratified premixed flame using various optical diagnostics</w:t>
+                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418416v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of PIV, LII, PAH-PLIF and OH-PLIF for the study of soot formation and flame structure in a swirl stratified premixed ethylene/air flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bouvier</w:t>
+                <w:t xml:space="preserve">Fire Response of a Carbon Epoxy Composite: Comparison of the Degradation Provided with Kerosene or Propane Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodore Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ninth International Seminar on Fire and Explosion Hazards (ISFEH9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123036v1</w:t>
+                <w:t xml:space="preserve">hal-02420326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efecto de la composición química y la humedad relativa sobre el comportamiento de los sistemas de combustión de pre mezcla en Colombia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrès Amell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonatan Cadavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CUMBRE COLOMBO-FRANCESA DE EDUCACIÓN SUPERIOR, INVESTIGACIÓN E INNOVACIÓN - COLIFRI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Response of a Carbon Epoxy Composite: Comparison of the Degradation Provided with Kerosene or Propane Flames</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al-Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Seminar on Fire and Explosion Hazards (ISFEH9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Oslo, Norway. pp.V006T07A002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2018-75610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420326v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2018-75610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015243v1</w:t>
+                <w:t xml:space="preserve">hal-02097674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097674v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Frindt</w:t>
+                <w:t xml:space="preserve">Effects of O2 Enrichment and H2O Dilution on Laminar Methane Flames at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Chica Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098287v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of O2 Enrichment and H2O Dilution on Laminar Methane Flames at High Pressure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of aeronautical ignition in a swirled confined jet-spray burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine technical conference and exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082142v1</w:t>
+                <w:t xml:space="preserve">hal-01668922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of aeronautical ignition in a swirled confined jet-spray burner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine technical conference and exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668922v1</w:t>
+                <w:t xml:space="preserve">hal-01668918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of Turbulent Flame Structures of a Spray Jet Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gallot-Lavallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Noh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W P Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Navarro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2017-64484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01668918v1</w:t>
+                <w:t xml:space="preserve">hal-02017567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of Turbulent Flame Structures of a Spray Jet Flame</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Verdier</w:t>
+                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017567v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation with OH/kerosene PLIF of High-Pressure Lean Premixed Combustion at Gas Turbine Relevant Conditions: Fuel Distribution and Flame Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Verdier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420016v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Experimental and Calculated Flame Speed of Methane/Oxygen-Enriched Flame in Gas Turbine Conditions As a Function of Water Dilution: Application to CO2 Capture by Membrane Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chica Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque INCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419934v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Experimental and Calculated Flame Speed of Methane/Oxygen-Enriched Flame in Gas Turbine Conditions As a Function of Water Dilution: Application to CO2 Capture by Membrane Processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental study of laser ignition probability, kernel propagation and air and fuel droplet properties in a confined swirled jet-spray burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2017-64111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893606v1</w:t>
+                <w:t xml:space="preserve">hal-02014985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of laser ignition probability, kernel propagation and air and fuel droplet properties in a confined swirled jet-spray burner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Verdier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014985v1</w:t>
+                <w:t xml:space="preserve">hal-02419724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Malbois</w:t>
+                <w:t xml:space="preserve">Experimental study of local extinction mechanisms on a spray jet flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419724v1</w:t>
+                <w:t xml:space="preserve">hal-02104956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of local extinction mechanisms on a spray jet flame</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104956v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8894,545 +8890,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
+                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">CAE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129424v1</w:t>
+                <w:t xml:space="preserve">hal-02104928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Estel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104928v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coolcap project: promotion of CO2 capture technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INSA Project Management : Coolcap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10 (10th European Congress of Chemical Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">4th int. Congress on Green Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015387v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSA Project Management : Coolcap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of an Ignition Sequence in a Multiple-Injectors Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th int. Congress on Green Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States. pp.V01AT04A048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015355v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Implementation Strategies for Carbon Dioxide Capture on Natural Gas Turbines and Coal Power Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9440,51 +9440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Post Combustion Capture Conference (PCCC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9503,1372 +9503,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of an Ignition Sequence in a Multiple-Injectors Burner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Membrane Based Systems for Carbon dioxide Capture on Natural Gas Turbines and Coal Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Antonio, United States. pp.V01AT04A048</w:t>
+              <w:t xml:space="preserve">The 7th Trondheim CCS Conference (TCCS-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017534v1</w:t>
+                <w:t xml:space="preserve">hal-02015515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Membrane Based Systems for Carbon dioxide Capture on Natural Gas Turbines and Coal Power Plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+                <w:t xml:space="preserve">Flame Stabilization by Hot Products Gases Recirculation in a Trapped Vortex Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Burguburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Wilson</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Trondheim CCS Conference (TCCS-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2012: Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015515v1</w:t>
+                <w:t xml:space="preserve">hal-02014950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Stabilization by Hot Products Gases Recirculation in a Trapped Vortex Combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Burguburu</w:t>
+                <w:t xml:space="preserve">Etude de l'allumage dans un écoulement non prémélangé turbulent par la mesure simultanée des conditions locales et instantanées de vitesse et de fraction de mélange par PIV et par PLIF sur acétone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2012: Turbine Technical Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.319</w:t>
+              <w:t xml:space="preserve">Congrès Francophone des Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014950v1</w:t>
+                <w:t xml:space="preserve">hal-02015005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'allumage dans un écoulement non prémélangé turbulent par la mesure simultanée des conditions locales et instantanées de vitesse et de fraction de mélange par PIV et par PLIF sur acétone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large Eddy Simulation and experimental study of a Trapped Vortex Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Burguburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone des Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015005v1</w:t>
+                <w:t xml:space="preserve">hal-02015722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation and experimental study of a Trapped Vortex Combustor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Cabot</w:t>
+                <w:t xml:space="preserve">Optimisation du couplage des procédés de combustion et de capture du CO2 par membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie de Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimiro Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
+              <w:t xml:space="preserve">Colloque 2011 PIE CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015722v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du couplage des procédés de combustion et de capture du CO2 par membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">An Energetic Analysis of CO2 Capture On a Gas Turbine Combining Flue Gas Recirculation and Membrane Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Belaissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 PIE CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIChE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015492v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energetic Analysis of CO2 Capture On a Gas Turbine Combining Flue Gas Recirculation and Membrane Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Favre</w:t>
+                <w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015476v1</w:t>
+                <w:t xml:space="preserve">hal-02017460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. de Persis</w:t>
+                <w:t xml:space="preserve">Experimental study of lean premixed turbulent combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Applications of Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017460v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of lean premixed turbulent combustion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux procedes energetiques et nouvelles approches de la combustion. Reduction de l'impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Applications of Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Societe Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014967v1</w:t>
+                <w:t xml:space="preserve">hal-02015020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux procedes energetiques et nouvelles approches de la combustion. Reduction de l'impact environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEASUREMENTS AND MODELING OF LOW NOx EMISSION IN NATURAL GAS / WET AIR SWIRL DIFFUSION FLAME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Societe Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">ASME ICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Colombus-Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015020v1</w:t>
+                <w:t xml:space="preserve">hal-02016017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEASUREMENTS AND MODELING OF LOW NOx EMISSION IN NATURAL GAS / WET AIR SWIRL DIFFUSION FLAME</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional L. D. V. in turbulent diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Stepowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Applications of Laser Anemometry to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10878,78 +10753,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH and PAH laser-induced fluorescence and soot visualisation on a stratified and swirled ethylene/air flame at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10964,73 +10839,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRC Laser Diagnostics in Energy and Combustion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and local extinction mechanisms of a spray jet flame using high speed diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11089,198 +10964,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence Ratio and Flame Structure Measurements in an LP Aero-engine Injection System under Relevant Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoacoustic Oscillations in a Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11339,51 +11214,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11393,51 +11268,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE FLAME STRUCTURE IN A TRAPPED VORTEX COMBUSTOR USING LOW AND HIGH-SPEED OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11489,51 +11364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-0-7918-4568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11543,91 +11418,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.8 Effects of H2 Enrichment on Flame Stability and Pollutant Emissions for a Kerosene/Air Swirled Flame with an Aeronautical Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11642,73 +11517,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallery of Combustion and Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2020, 9781316651209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5.1 Complex Nature of Jet Spray Flame Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11740,286 +11615,286 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Gallery of Combustion and Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2020, 9781316651209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781316651209.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet way combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wet way combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2-8429-9180-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical and Environmental Performances of Wood Combustion in Domestic Turbo Boilers: Influence of Operating Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mezerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mezerette</w:t>
+                <w:t xml:space="preserve">A.-M. Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Vergnet</w:t>
+                <w:t xml:space="preserve">P. Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermochemical Biomass Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.656-667, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12029,100 +11904,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures par diffusions de Mie et de Rayleigh des profils de fraction de mélange et de température dans une flamme de diffusion turbulente H2-Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Univeristé de Rouen, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02118492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12132,78 +12007,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Criteria for Flame Stability in an Annular Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12235,73 +12110,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4B (GT2015-43214), ASME, pp.V04BT04A012, 2015, Combustion, Fuels and Emissions, 978-0-7918-5669-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the flame structure in a trapped vortex combustor using low and high-speed OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12360,73 +12235,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4A (GT2014-25207), pp.V04AT04A012, 2014, Combustion, Fuels and Emissions, 978-0-7918-4568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low-NOx Operation in a Complex Burner: Optimization of an Annular Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12435,111 +12310,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4A (GT2013-94704), pp.V01AT04A051, 2013, Combustion, Fuel and Emissions, 978-0-7918-5510-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12607,51 +12482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC9B8E74"/>
+    <w:nsid w:val="1E38C803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12838,51 +12713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-cabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9859-0456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053483332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chica Cano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.110010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Chica Cano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1317046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Persis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Willson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.04.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151J91RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef3016365" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.12.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX1MG0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauchelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vauchelles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2003.12.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC061LX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Amell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Cadavid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02082142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chica Cano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64111" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Osorio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015476v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014967v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015020v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015120v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017357v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Caillat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezerette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Vergnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02118492v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pires" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014973v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-cabot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9859-0456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053483332" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05428808v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chica Cano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.110010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Chica Cano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1317046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Asherman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Estel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagnepain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.5b00073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calbry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Persis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25781" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Cabot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Willson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.04.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-151J91RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef3016365" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.12.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGX1MG0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vauchelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vauchelles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taupin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2003.12.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DC061LX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stepowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05433118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshons Anouck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Silviu Milea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763465v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03122919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24823" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodore Chazelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuhler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138574v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Amell" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Cadavid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02082142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chica Cano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64111" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015515v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Osorio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015476v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015120v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017357v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Caillat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015115v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mezerette" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Vergnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02118492v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pires" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014977v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014973v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>