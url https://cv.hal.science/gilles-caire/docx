--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -771,187 +771,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une institutionnalisation de la co-construction des politiques publiques en économie sociale et solidaire ? L'exemple de la Nouvelle-Aquitaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un tourisme d'utilité sociale pour les personnes et les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le tourisme, l'affaire de tous, 230, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03565800v1</w:t>
+                <w:t xml:space="preserve">hal-03579835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tourisme d'utilité sociale pour les personnes et les territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une institutionnalisation de la co-construction des politiques publiques en économie sociale et solidaire ? L'exemple de la Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomes Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.887-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.205.0887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579835v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03565800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noter humainement les entreprises : une proposition d’indice de développement humain des entreprises (IDHE)</w:t>
               </w:r>
@@ -3704,242 +3704,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes de coopératives de jeunes : éléments de caractérisation</w:t>
+                <w:t xml:space="preserve">La place de l'entreprise sociale dans les législations ESS d'Afrique et d'Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Timothée Duverger; Vincent Lhuillier; Abdourahmane Ndiaye. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Tadjudje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Grandvuillemin; Constance Perrin-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ESS en transition(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, pp.15-28, 2024, Territoires de l'ESS, 978-2-38519-038-5</w:t>
+              <w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ? Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.175-191, 2024, Économie sociale et solidaire, 978-2-8027-7307-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031466v1</w:t>
+                <w:t xml:space="preserve">halshs-05031428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'entreprise sociale dans les législations ESS d'Afrique et d'Amérique latine</w:t>
+                <w:t xml:space="preserve">Les nouvelles formes de coopératives de jeunes : éléments de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sophie Grandvuillemin; Constance Perrin-Joly. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Maunaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Timothée Duverger; Vincent Lhuillier; Abdourahmane Ndiaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les entreprises sociales : quels statuts, quels acteurs, pour quel impact ? Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.175-191, 2024, Économie sociale et solidaire, 978-2-8027-7307-8</w:t>
+              <w:t xml:space="preserve">L’ESS en transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, pp.15-28, 2024, Territoires de l'ESS, 978-2-38519-038-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05031428v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism sector</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nnmz-sh49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.423.0060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomes J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.205.0887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Magnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabou Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemaignan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;mand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moisdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinqueton Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez Mendez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n &#193;vila Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla G&#243;mez Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-unwto.org/doi/book/10.18111/9789284418503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.puq.ca/media/produits/documents/2578_9782760538610.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781845412340-013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bremaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nnmz-sh49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.423.0060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomes J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.205.0887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Magnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabou Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemaignan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;mand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moisdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinqueton Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez Mendez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n &#193;vila Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla G&#243;mez Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-unwto.org/doi/book/10.18111/9789284418503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.puq.ca/media/produits/documents/2578_9782760538610.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781845412340-013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bremaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>