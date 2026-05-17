--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -4112,66 +4112,70 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinqueton Thierry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thierry Quinqueton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Boespflug; Laëtitia Lethielleux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer, consommer autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, 2019, 2374960773</w:t>
+              <w:t xml:space="preserve">, Épure, pp.401, 2019, RESSOR, 978-2-37496-077-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5789,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nnmz-sh49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.423.0060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomes J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.205.0887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Magnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabou Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemaignan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;mand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moisdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinqueton Thierry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez Mendez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n &#193;vila Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla G&#243;mez Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-unwto.org/doi/book/10.18111/9789284418503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.puq.ca/media/produits/documents/2578_9782760538610.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781845412340-013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bremaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-nnmz-sh49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031417v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.423.0060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Wanner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomes J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.205.0887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tadjudje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.353.0074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.3390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Stoessel-Ritz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.348.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572663v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hillenkamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verschuur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020874ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Magnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Combes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rospabe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabou Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemaignan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;mand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moisdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Toucas-Truyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803920924.00055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Quinqueton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez Mendez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n &#193;vila Romero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla G&#243;mez Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-unwto.org/doi/book/10.18111/9789284418503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://extranet.puq.ca/media/produits/documents/2578_9782760538610.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781845412340-013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bremaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035262v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Auberger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01825757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>