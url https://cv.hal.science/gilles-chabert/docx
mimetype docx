--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -733,277 +733,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Inter-Block Backtracking with Interval Newton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">Resolution of nonlinear interval problems using symbolic interval arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10601-009-9072-5⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.1035-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481324v1</w:t>
+                <w:t xml:space="preserve">hal-00531534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of nonlinear interval problems using symbolic interval arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
+                <w:t xml:space="preserve">Improving Inter-Block Backtracking with Interval Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.93-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10601-009-9072-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00531534v1</w:t>
+                <w:t xml:space="preserve">hal-00481324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Error Analysis and Spring Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (3), pp.2214-2230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractor Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 173, pp.1079-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1223,51 +1223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Pessimism of Inclusion Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (6), pp.489-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t>
@@ -1784,308 +1784,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t>
+                <w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863731v1</w:t>
+                <w:t xml:space="preserve">hal-02008057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008057v1</w:t>
+                <w:t xml:space="preserve">hal-02008026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008026v1</w:t>
+                <w:t xml:space="preserve">hal-01863731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the IBEX library</w:t>
               </w:r>
@@ -2147,1063 +2147,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Packing Curved Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twenty-Fourth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238717v1</w:t>
+                <w:t xml:space="preserve">hal-01148155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing Curved Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Salas</w:t>
+                <w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fourth International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFToMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148155v1</w:t>
+                <w:t xml:space="preserve">hal-01238717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Salas</w:t>
+                <w:t xml:space="preserve">Q-intersection Algorithms for Constraint-Based Robust Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec City, Canada. pp.2630-2636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v28i1.9117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079579v1</w:t>
+                <w:t xml:space="preserve">hal-01084606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing capture tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Menec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad Ibn Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Wurzburg, Sep 2014, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-intersection Algorithms for Constraint-Based Robust Parameter Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vismara</w:t>
+                <w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v28i1.9117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084606v1</w:t>
+                <w:t xml:space="preserve">hal-01084612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Salas</w:t>
+                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XII GLOBAL OPTIMIZATION WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Malaga, Spain. pp.77-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084612v2</w:t>
+                <w:t xml:space="preserve">hal-01194742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII GLOBAL OPTIMIZATION WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Malaga, Spain. pp.77-80</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194742v1</w:t>
+                <w:t xml:space="preserve">hal-01079579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de régions intérieures pour améliorer le majorant en optimisation globale sous contraintes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879489v1</w:t>
+                <w:t xml:space="preserve">hal-00904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+                <w:t xml:space="preserve">Extraction de régions intérieures pour améliorer le majorant en optimisation globale sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
+              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904069v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IbexOpt : un module d'optimisation globale sous contraintes fiable</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2p</w:t>
+              <w:t xml:space="preserve">CPAIOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733916v1</w:t>
+                <w:t xml:space="preserve">hal-00760044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Bounding in Inner Regions for Global Optimization under Inequality Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3245,364 +3219,390 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOW'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Natal, Brazil. pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IbexOpt : un module d'optimisation globale sous contraintes fiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760044v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner Regions and Interval Linearizations for Global Optimization</w:t>
+                <w:t xml:space="preserve">Régions intérieures et linéarisations par intervalles en optimisation globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araya Ignacio</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JPFC 2011 - 7es Journees Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.299-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648085v1</w:t>
+                <w:t xml:space="preserve">hal-00654307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions intérieures et linéarisations par intervalles en optimisation globale</w:t>
+                <w:t xml:space="preserve">Inner Regions and Interval Linearizations for Global Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Araya</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araya Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPFC 2011 - 7es Journees Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v25i1.7817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654307v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Box-Consistency Contractor Based on Extremal Functions</w:t>
               </w:r>
@@ -3802,424 +3802,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint on the Number of Distinct Vectors with Application to Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 196-210</w:t>
+              <w:t xml:space="preserve">Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428967v1</w:t>
+                <w:t xml:space="preserve">hal-00518537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Robust TDOA passive location using interval analysis and contractor programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Radar Conference - Surveillance for a Safer World, 2009. RADAR. International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518537v1</w:t>
+                <w:t xml:space="preserve">hal-00911254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust TDOA passive location using interval analysis and contractor programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Hull Consistency Under Monotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference - Surveillance for a Safer World, 2009. RADAR. International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911254v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hull Consistency Under Monotonicity</w:t>
+                <w:t xml:space="preserve">A Constraint on the Number of Distinct Vectors with Application to Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 188-195</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 196-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428970v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUIMPER : un langage de programmation pour le calcul ensembliste ; Application à l`automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4251,489 +4251,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CID : Disjonction Constructive sur Intervalles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">Generalized Interval Projection: A New Technique for Consistent Domain Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Grandón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t>
+              <w:t xml:space="preserve">IJCAI'07 - Twentieth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Delhi (India), India. pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00151189v1</w:t>
+                <w:t xml:space="preserve">hal-00486722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Interval Projection: A New Technique for Consistent Domain Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Grandón</w:t>
+                <w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI'07 - Twentieth International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486722v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive Interval Disjunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP'07 - 13th International Conference on Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Providence, United States. pp.635-650, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74970-7_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t>
+                <w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481284v1</w:t>
+                <w:t xml:space="preserve">hal-00481290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">CID : Disjonction Constructive sur Intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00481290v1</w:t>
+                <w:t xml:space="preserve">inria-00151189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Interval Analysis Helps Inter-Block Backtracking</w:t>
               </w:r>
@@ -4950,51 +4950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing capture tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7640, INRIA. 2011, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6057,51 +6057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5537A53B"/>
+    <w:nsid w:val="AD07A919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6288,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-chabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7321-578X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112900224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01061701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Araya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0145-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9072-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00531534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21M2PB9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070696982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122023v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Menec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad Ibn Seddik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v28i1.9117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Ignacio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v25i1.7817" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_45" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doze Vincent Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menec St&#233;phane Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninin Jordan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-chabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7321-578X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112900224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01061701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Araya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0145-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00531534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21M2PB9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9072-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070696982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v28i1.9117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Menec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad Ibn Seddik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Ignacio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v25i1.7817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_45" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doze Vincent Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menec St&#233;phane Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninin Jordan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>