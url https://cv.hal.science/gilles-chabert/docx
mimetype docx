--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -733,277 +733,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of nonlinear interval problems using symbolic interval arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
+                <w:t xml:space="preserve">Improving Inter-Block Backtracking with Interval Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.002⟩</w:t>
+              <w:t xml:space="preserve">Constraints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.93-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10601-009-9072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531534v1</w:t>
+                <w:t xml:space="preserve">hal-00481324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Inter-Block Backtracking with Interval Newton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">Resolution of nonlinear interval problems using symbolic interval arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.1035-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10601-009-9072-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481324v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Error Analysis and Spring Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (3), pp.2214-2230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractor Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 173, pp.1079-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1223,51 +1223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Pessimism of Inclusion Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (6), pp.489-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t>
@@ -1784,308 +1784,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t>
+                <w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008057v1</w:t>
+                <w:t xml:space="preserve">hal-01863731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008026v1</w:t>
+                <w:t xml:space="preserve">hal-02008057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863731v1</w:t>
+                <w:t xml:space="preserve">hal-02008026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the IBEX library</w:t>
               </w:r>
@@ -2147,1037 +2147,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing Curved Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Salas</w:t>
+                <w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fourth International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFToMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148155v1</w:t>
+                <w:t xml:space="preserve">hal-01238717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Packing Curved Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twenty-Fourth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238717v1</w:t>
+                <w:t xml:space="preserve">hal-01148155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-intersection Algorithms for Constraint-Based Robust Parameter Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vismara</w:t>
+                <w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084606v1</w:t>
+                <w:t xml:space="preserve">hal-01079579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing capture tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Q-intersection Algorithms for Constraint-Based Robust Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Québec City, Canada. pp.2630-2636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v28i1.9117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122023v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Salas</w:t>
+                <w:t xml:space="preserve">Computing capture tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Menec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad Ibn Seddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Wurzburg, Sep 2014, Wurzburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084612v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII GLOBAL OPTIMIZATION WORKSHOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194742v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Salas</w:t>
+                <w:t xml:space="preserve">Global Optimization based on Contractor Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">XII GLOBAL OPTIMIZATION WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Malaga, Spain. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079579v1</w:t>
+                <w:t xml:space="preserve">hal-01194742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
+                <w:t xml:space="preserve">Extraction de régions intérieures pour améliorer le majorant en optimisation globale sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
+              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904069v1</w:t>
+                <w:t xml:space="preserve">hal-00879489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de régions intérieures pour améliorer le majorant en optimisation globale sous contraintes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+                <w:t xml:space="preserve">Combining finite and continuous solvers Towards a simpler solver maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2013 - 9es Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. TRICS'13 Workshop: Techniques foR Implementing Constraint programming Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879489v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IbexOpt : un module d'optimisation globale sous contraintes fiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPAIOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760044v1</w:t>
+                <w:t xml:space="preserve">hal-00733916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Bounding in Inner Regions for Global Optimization under Inequality Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3219,390 +3245,364 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOW'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Natal, Brazil. pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IbexOpt : un module d'optimisation globale sous contraintes fiable</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Conjunction of Interval AMONG Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2p</w:t>
+              <w:t xml:space="preserve">CPAIOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733916v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions intérieures et linéarisations par intervalles en optimisation globale</w:t>
+                <w:t xml:space="preserve">Inner Regions and Interval Linearizations for Global Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Araya</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araya Ignacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPFC 2011 - 7es Journees Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v25i1.7817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654307v1</w:t>
+                <w:t xml:space="preserve">hal-00648085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner Regions and Interval Linearizations for Global Optimization</w:t>
+                <w:t xml:space="preserve">Régions intérieures et linéarisations par intervalles en optimisation globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Araya Ignacio</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JPFC 2011 - 7es Journees Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.299-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v25i1.7817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00648085v1</w:t>
+                <w:t xml:space="preserve">hal-00654307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Box-Consistency Contractor Based on Extremal Functions</w:t>
               </w:r>
@@ -3802,424 +3802,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Constraint on the Number of Distinct Vectors with Application to Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Reynet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 196-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518537v1</w:t>
+                <w:t xml:space="preserve">hal-00428967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust TDOA passive location using interval analysis and contractor programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar Conference - Surveillance for a Safer World, 2009. RADAR. International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911254v1</w:t>
+                <w:t xml:space="preserve">hal-00518537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hull Consistency Under Monotonicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust TDOA passive location using interval analysis and contractor programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 188-195</w:t>
+              <w:t xml:space="preserve">Radar Conference - Surveillance for a Safer World, 2009. RADAR. International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428970v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint on the Number of Distinct Vectors with Application to Localization</w:t>
+                <w:t xml:space="preserve">Hull Consistency Under Monotonicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP'09 (15th International Conference on Principles and Practice of Constraint Programming)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 196-210</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal. p. 188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428967v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUIMPER : un langage de programmation pour le calcul ensembliste ; Application à l`automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4251,489 +4251,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Interval Projection: A New Technique for Consistent Domain Extension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Grandón</w:t>
+                <w:t xml:space="preserve">CID : Disjonction Constructive sur Intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI'07 - Twentieth International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Delhi (India), India. pp.94-99</w:t>
+              <w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, INRIA, Domaine de Voluceau, Rocquencourt, Yvelines France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486722v1</w:t>
+                <w:t xml:space="preserve">inria-00151189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Generalized Interval Projection: A New Technique for Consistent Domain Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Grandón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI'07 - Twentieth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Delhi (India), India. pp.94-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481284v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Interval Disjunction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP'07 - 13th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74970-7_45⟩</w:t>
+              <w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486726v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Constructive Interval Disjunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t>
+              <w:t xml:space="preserve">CP'07 - 13th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Providence, United States. pp.635-650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74970-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481290v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CID : Disjonction Constructive sur Intervalles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+                <w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes Journées Francophones de Programmationpar Contraintes (JFPC07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00151189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Interval Analysis Helps Inter-Block Backtracking</w:t>
               </w:r>
@@ -4950,51 +4950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing capture tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7640, INRIA. 2011, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6057,51 +6057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD07A919"/>
+    <w:nsid w:val="A9979B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6288,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-chabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7321-578X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112900224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01061701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Araya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0145-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00531534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21M2PB9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9072-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070696982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v28i1.9117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Menec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad Ibn Seddik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Ignacio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v25i1.7817" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_45" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doze Vincent Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menec St&#233;phane Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninin Jordan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-chabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7321-578X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112900224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aggoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01061701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Araya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Neveu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0145-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9072-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00531534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21M2PB9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070696982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2009.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v28i1.9117" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Menec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad Ibn Seddik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Fages" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Ignacio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v25i1.7817" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BLHRW8CD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74970-7_45" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doze Vincent Le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menec St&#233;phane Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninin Jordan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720739v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>