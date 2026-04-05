--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -446,360 +446,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of circulating miRNA profiles of postpartum dairy cows with persistent subclinical endometritis</w:t>
+                <w:t xml:space="preserve">Dose- and time-dependent effects of interferon tau on bovine endometrial gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Pereira</w:t>
+                <w:t xml:space="preserve">A K Talukder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Rabaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Filipa Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Lonergan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2023.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194695v1</w:t>
+                <w:t xml:space="preserve">hal-04189959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose- and time-dependent effects of interferon tau on bovine endometrial gene expression</w:t>
+                <w:t xml:space="preserve">Characterization of circulating miRNA profiles of postpartum dairy cows with persistent subclinical endometritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A K Talukder</w:t>
+                <w:t xml:space="preserve">Gonçalo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M B Rabaglino</w:t>
+                <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Browne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Elisabete Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lonergan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Filipa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 211, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2023.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189959v1</w:t>
+                <w:t xml:space="preserve">hal-04194695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subclinical endometritis differentially affects the transcriptomic profiles of endometrial glandular, luminal, and stromal cells of postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabete Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Filipa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -850,77 +850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone differentially affects the transcriptomic profiles of cow endometrial cell types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabete Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,429 +1246,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
+                <w:t xml:space="preserve">Conceptus-induced, interferon tau-dependent gene expression in bovine endometrial epithelial and stromal cells†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
+                <w:t xml:space="preserve">Heather Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Lindsay Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
+                <w:t xml:space="preserve">Susanta Behura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">I Martin Sheldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp. 669-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271279v1</w:t>
+                <w:t xml:space="preserve">hal-03239064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271294v1</w:t>
+                <w:t xml:space="preserve">hal-03271279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptus-induced, interferon tau-dependent gene expression in bovine endometrial epithelial and stromal cells†</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Chaney</w:t>
+                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Grose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I Martin Sheldon</w:t>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp. 669-683. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239064v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression in bovine endometrial epithelial cells after challenge with LPS; specific implications for genes involved in embryo maternal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells exposed to E coli LPS challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Soggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,299 +3105,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+                <w:t xml:space="preserve">L. Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Valour</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636490v1</w:t>
+                <w:t xml:space="preserve">hal-01194173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Peralta</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Mourier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01194173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific expression patterns and cell distribution of ancient and modern PAG in bovine placenta during pregnancy</w:t>
               </w:r>
@@ -3511,613 +3511,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysophosphatidic acid receptors in ovine uterus during estrous cycle and early pregnancy and their regulation by progesterone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2011.08.003⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000769v1</w:t>
+                <w:t xml:space="preserve">hal-00782492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for 12R-lipoxygenase in MUC5AC expression by respiratory epithelial cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lysophosphatidic acid receptors in ovine uterus during estrous cycle and early pregnancy and their regulation by progesterone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja S. Tattermusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Leduc</w:t>
+                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2011.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00023111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t>
+                <w:t xml:space="preserve">A role for 12R-lipoxygenase in MUC5AC expression by respiratory epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Ignacio I. Garcia-Verdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niamh N. Forde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Fatima F. Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+                <w:t xml:space="preserve">Sonja S. Tattermusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.714-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00023111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000758v1</w:t>
+                <w:t xml:space="preserve">hal-01004450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Marot</w:t>
+                <w:t xml:space="preserve">Niamh N. Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00782492v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,459 +4188,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secreted surfactant protein A from fetal membranes induces stress fibers in cultured human myometrial cells</w:t>
+                <w:t xml:space="preserve">Differential expression of the enzymatic system controlling synthesis, metabolism, and transport of PGF2 alpha in human fetal membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Breuiller-Fouché</w:t>
+                <w:t xml:space="preserve">Michelle Breuiller-Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Sediki</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Garcio-Verdugo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nades Palaniyar</w:t>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00746.2009⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (1), pp.155-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.080390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662250v1</w:t>
+                <w:t xml:space="preserve">hal-02659176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayhan Kocer</w:t>
+                <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the enzymatic system controlling synthesis, metabolism, and transport of PGF2 alpha in human fetal membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secreted surfactant protein A from fetal membranes induces stress fibers in cultured human myometrial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Breuiller-Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Breuiller-Fouche</w:t>
+                <w:t xml:space="preserve">Mourad Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Ignacio Garcio-Verdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chissey</w:t>
+                <w:t xml:space="preserve">Nades Palaniyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83 (1), pp.155-162. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (6), pp.E1188-E1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.080390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00746.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659176v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidic acid signaling during embryo development in sheep: Involvement in prostaglandin synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,420 +5096,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supressor of cytokine signalling (SOCS) genes are expressed in the endometrium and regulated by conceptus signals during early pregnancy in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bernard</w:t>
+                <w:t xml:space="preserve">Isabelle Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Degrelle</w:t>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.637-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067477v1</w:t>
+                <w:t xml:space="preserve">hal-02682057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially regulated genes during elongation and early implantation in the ovine trophoblast using complementary DNA array screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Germain</w:t>
+                <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676374v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supressor of cytokine signalling (SOCS) genes are expressed in the endometrium and regulated by conceptus signals during early pregnancy in the ewe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Identification of differentially regulated genes during elongation and early implantation in the ovine trophoblast using complementary DNA array screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (3), pp.637-644. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.960-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.104.034801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682057v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro embryo production efficiency in cattle and its association with oocyte adenosine triphosphate content, quantity of mitochondrial DNA, and mitochondrial DNA haplogroup</w:t>
               </w:r>
@@ -5757,411 +5757,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of roscovitine, a cdk1 inhibitor, and of the presence of oocyte on bovine cumulus cell expansion and cyclooxygenase-2 expression</w:t>
+                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vigneron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+                <w:t xml:space="preserve">E. Eklou-Kalonji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perreau</w:t>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 65, pp.114-121</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (5), pp.443-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670116v1</w:t>
+                <w:t xml:space="preserve">hal-02677174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">A functional genomic study to identify differential gene expression in the preterm and term human myometrium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Breuiller-Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">Zarha Tanfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (6), pp.2289-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.013763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677174v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00322053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional genomic study to identify differential gene expression in the preterm and term human myometrium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of roscovitine, a cdk1 inhibitor, and of the presence of oocyte on bovine cumulus cell expansion and cyclooxygenase-2 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65, pp.114-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00322053v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclooxygenase-2 is expressed by cumulus cells during oocyte maturation in cattle</w:t>
               </w:r>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6596,90 +6596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel interféron embryonnaire à l'activité hormonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6823,743 +6823,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development and potentialities for reducing embryo mortality in ruminants: the role of IFN-teta and other cytokines in early pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Expression of cyclooxygenase-1 and -2 in ovine endometrium during the estrous cycle and early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.355-380</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 138 (5), pp.2163-2171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697288v1</w:t>
+                <w:t xml:space="preserve">hal-02691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between chemical parameters, mitogenic activity and embryotrophic activity of bovine oviduct-conditioned medium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclooxygenase-2 unlike cyclooxygenase-1 is highly expressed in ovine embryos during the implantation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 48, pp.659-673</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 57, pp.1032-1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688283v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cyclooxygenase-1 and -2 in ovine endometrium during the estrous cycle and early pregnancy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Recent development and potentialities for reducing embryo mortality in ruminants: the role of IFN-teta and other cytokines in early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 138 (5), pp.2163-2171</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.355-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691616v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase-2 unlike cyclooxygenase-1 is highly expressed in ovine embryos during the implantation period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between chemical parameters, mitogenic activity and embryotrophic activity of bovine oviduct-conditioned medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Langendonckt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Steenbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 57, pp.1032-1040</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.659-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693448v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential esterification of arachidonic acid into ethanolamine phospholipids in epithelial cells from ovine endometrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Les interférons embryonnaires et l'établissement de la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 107, pp.23-30</w:t>
+              <w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (7), pp.412-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688819v1</w:t>
+                <w:t xml:space="preserve">hal-02683648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interférons embryonnaires et l'établissement de la gestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Preferential esterification of arachidonic acid into ethanolamine phospholipids in epithelial cells from ovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (7), pp.412-416</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 107, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683648v1</w:t>
+                <w:t xml:space="preserve">hal-02688819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretion of biologically active interferon tau by in vitro-derived bovine trophoblastic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7627,51 +7627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bovine oviduct epithelial cell monolayers cultured under serum-free conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Langendonckt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vansteenbrugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,51 +7791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 46, pp.407-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8106,51 +8106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for extended maintenance of the corpus luteum by uterine infusion of a recombinant trophoblast alpha-interferon (trophoblastin) in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Degryse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,907 +8225,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High homology between a trophoblastic protein (trophoblastin) isolated from ovine embryo and alpha-interferons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is oxytocin of conceptus origin involved in inhibition of luteal regression in early pregnancy in ewes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 228 (1), pp.12-16</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 118, pp.R17-R20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02717100v1</w:t>
+                <w:t xml:space="preserve">hal-02716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteines trophoblastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Embryo-uterine interactions during early stages of pregnancy in domestic mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1655-1672</w:t>
+              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1629-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727707v1</w:t>
+                <w:t xml:space="preserve">hal-02719528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo-uterine interactions during early stages of pregnancy in domestic mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High homology between a trophoblastic protein (trophoblastin) isolated from ovine embryo and alpha-interferons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guillomot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1629-1648</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 228 (1), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898943v1</w:t>
+                <w:t xml:space="preserve">hal-02717100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines trophoblastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Proteines trophoblastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (6B), pp.1655-1672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898945v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signaux embryonnaires et leur detection, les possibilites de dosage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Embryo-uterine interactions during early stages of pregnancy in domestic mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 49, pp.34-36</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1629-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728180v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is oxytocin of conceptus origin involved in inhibition of luteal regression in early pregnancy in ewes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protéines trophoblastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Lacroix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 118, pp.R17-R20</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1655-1672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716274v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo-uterine interactions during early stages of pregnancy in domestic mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Les signaux embryonnaires et leur detection, les possibilites de dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1629-1648</w:t>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719528v1</w:t>
+                <w:t xml:space="preserve">hal-02728180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between structure and function of lactogenic hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de La Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 26 (2B), pp.551-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,51 +9355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9441,90 +9441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire durant le post-partum sur l’expression des gènes des cellules endométriales chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9605,51 +9605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9730,51 +9730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9829,64 +9829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific impacts of mild feed restrictions on gene expression of endometrial luminal, glandular and stromal cells in postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,51 +10230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10860,51 +10860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10962,303 +10962,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine pregnancy-associated glycoproteins are allocated to cotyledonary or intercotyledonary trophoblast according to their phylogenetic origin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Hannover, Germany. pp.197-198</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004290v1</w:t>
+                <w:t xml:space="preserve">hal-01019173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bovine pregnancy-associated glycoproteins are allocated to cotyledonary or intercotyledonary trophoblast according to their phylogenetic origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Touzard Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Joly-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Hannover, Germany. pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019173v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11701,77 +11701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11826,77 +11826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,77 +11951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12523,355 +12523,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
+                <w:t xml:space="preserve">Expression des ARN du système IGF dans le foie en début de lactation en relation avec la fertilité chez la vache laitière Prim'Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bernard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764511v1</w:t>
+                <w:t xml:space="preserve">hal-02764183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des ARN du système IGF dans le foie en début de lactation en relation avec la fertilité chez la vache laitière Prim'Holstein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Remy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764183v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t>
@@ -13267,51 +13267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéret d'une protéine de gestation de conceptus bovin, la PSG60, dans la détermination de la gestation et de la mortalité embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13444,51 +13444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of a Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1990, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13513,51 +13513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophoblastin oTP, embryonic interferons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13670,51 +13670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoformes de la trophoblastine, nouveaux interferons constitues par les dites isoformes, leurs procedes et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13939,273 +13939,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGE2 concentration of the follicular fluid as a measure of heterogeneity of the response to hormonal stimulation of the bovine ovarian follicle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. , Animal Reproduction, 16, 802p., 2019, Animal Reproduction</w:t>
+              <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291481v1</w:t>
+                <w:t xml:space="preserve">hal-02504598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PGE2 concentration of the follicular fluid as a measure of heterogeneity of the response to hormonal stimulation of the bovine ovarian follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. , Animal Reproduction, 16, 802p., 2019, Animal Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504598v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
@@ -14230,51 +14230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14329,51 +14329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14435,182 +14435,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742469v1</w:t>
+                <w:t xml:space="preserve">hal-01533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a contrasted metabolism on endometrial and peripheral signaling pathways at implantation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14655,1010 +14655,1010 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFR Annual Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Winchester, United Kingdom. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+                <w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741089v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741300v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des Pregnancy associated glycoproteins par les cellules trophoblastiques et par les cellules du cumulus chez le bovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741129v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+                <w:t xml:space="preserve">Expression des Pregnancy associated glycoproteins par les cellules trophoblastiques et par les cellules du cumulus chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533875v1</w:t>
+                <w:t xml:space="preserve">hal-02741129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799741v1</w:t>
+                <w:t xml:space="preserve">hal-02800335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Oudin</w:t>
+                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743374v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
+                <w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800335v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t>
@@ -15846,103 +15846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'ED419 - Biosign</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kremlin-Bicêtre, France. , 2012</w:t>
@@ -16003,51 +16003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoendocrine functions of trophoblast interferons (IFN-tau or TP-1 or trophoblastins) in the maternal recognition of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16128,51 +16128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, antiluteolytic and immunosuppressive effects of ovine trophoblastin (oTP, alpha-interferon of class &amp;quot;III&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16285,103 +16285,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of negative energy balance on transcriptomic profiles of three endometrial cell types isolated by laser capture microdissection in postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16497,51 +16497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4F1DC41"/>
+    <w:nsid w:val="E0AB5F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16728,51 +16728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-charpigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3954-7663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Talukder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Browne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rizos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Talukder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rabaglino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Browne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lonergan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.07.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08323-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wooding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhead" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wilsher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roberts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Chaney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Grose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Behura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin Sheldon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Mathew" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Behura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Passaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Schaik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Jhamat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metasu Chanrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00723f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Benmohamed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja S. Tattermusch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Leduc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00023111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-7-S1-S4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Tanfin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.013763" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huynh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojkovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Langendonckt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Steenbrugge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buttner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vansteenbrugge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessy-Doiz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal-Meliani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Achstetter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727707v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillomot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#234;ne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Llosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607340v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mathew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Behura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Schaik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jhamat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Assal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852117v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-charpigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3954-7663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Talukder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Browne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rizos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Talukder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rabaglino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Browne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lonergan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.07.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08323-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wooding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhead" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wilsher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roberts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Chaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Grose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Behura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin Sheldon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Mathew" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Behura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Passaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Schaik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Jhamat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metasu Chanrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00723f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Benmohamed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja S. Tattermusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Leduc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00023111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-7-S1-S4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Tanfin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.013763" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huynh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693448v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697288v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688283v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojkovic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Langendonckt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Steenbrugge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buttner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vansteenbrugge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessy-Doiz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal-Meliani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Achstetter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719528v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898943v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillomot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#234;ne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Llosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607340v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mathew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Behura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Schaik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jhamat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Assal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852117v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>