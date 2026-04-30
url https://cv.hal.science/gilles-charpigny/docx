--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -446,360 +446,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose- and time-dependent effects of interferon tau on bovine endometrial gene expression</w:t>
+                <w:t xml:space="preserve">Characterization of circulating miRNA profiles of postpartum dairy cows with persistent subclinical endometritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A K Talukder</w:t>
+                <w:t xml:space="preserve">Gonçalo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M B Rabaglino</w:t>
+                <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Browne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Elisabete Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lonergan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Filipa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 211, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2023.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-23616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189959v1</w:t>
+                <w:t xml:space="preserve">hal-04194695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of circulating miRNA profiles of postpartum dairy cows with persistent subclinical endometritis</w:t>
+                <w:t xml:space="preserve">Dose- and time-dependent effects of interferon tau on bovine endometrial gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Pereira</w:t>
+                <w:t xml:space="preserve">A K Talukder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Rabaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Filipa Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Lonergan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-23616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2023.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194695v1</w:t>
+                <w:t xml:space="preserve">hal-04189959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subclinical endometritis differentially affects the transcriptomic profiles of endometrial glandular, luminal, and stromal cells of postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabete Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Filipa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -850,77 +850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progesterone differentially affects the transcriptomic profiles of cow endometrial cell types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabete Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,697 +1246,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptus-induced, interferon tau-dependent gene expression in bovine endometrial epithelial and stromal cells†</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Chaney</w:t>
+                <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Grose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanta Behura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I Martin Sheldon</w:t>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa226⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239064v1</w:t>
+                <w:t xml:space="preserve">hal-03251478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptus-induced, interferon tau-dependent gene expression in bovine endometrial epithelial and stromal cells†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
+                <w:t xml:space="preserve">Lindsay Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Susanta Behura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">I Martin Sheldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp. 669-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271279v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271294v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799896v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00891-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251478v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression in bovine endometrial epithelial cells after challenge with LPS; specific implications for genes involved in embryo maternal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,295 +2586,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t>
+                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells exposed to E coli LPS challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+                <w:t xml:space="preserve">Cristian Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongzhi Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Jouneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Alessio Soggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metasu Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Viviana Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.392-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6mb00723f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605027v1</w:t>
+                <w:t xml:space="preserve">hal-01604991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells exposed to E coli LPS challenge</w:t>
+                <w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Piras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yongzhi Guo</w:t>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Soggiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Metasu Chanrot</w:t>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Greco</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.392-405. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6mb00723f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604991v1</w:t>
+                <w:t xml:space="preserve">hal-01605027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preattachment embryos of domestic animals: Insights into development and paracrine secretions</w:t>
               </w:r>
@@ -2899,51 +2899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.205-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3105,299 +3105,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Peralta</w:t>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Mourier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194173v1</w:t>
+                <w:t xml:space="preserve">hal-02636490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal organism and embryo biosensoring: insights from ruminants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">L. Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valour</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 108, pp.105-113. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2014.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02636490v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific expression patterns and cell distribution of ancient and modern PAG in bovine placenta during pregnancy</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Touzard Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,173 +3511,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for 12R-lipoxygenase in MUC5AC expression by respiratory epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Degrelle</w:t>
+                <w:t xml:space="preserve">Ignacio I. Garcia-Verdugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Fatima F. Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Marot</w:t>
+                <w:t xml:space="preserve">Sonja S. Tattermusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.714-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00023111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782492v1</w:t>
+                <w:t xml:space="preserve">hal-01004450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidic acid receptors in ovine uterus during estrous cycle and early pregnancy and their regulation by progesterone</w:t>
               </w:r>
@@ -3689,51 +3677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3786,338 +3774,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for 12R-lipoxygenase in MUC5AC expression by respiratory epithelial cells</w:t>
+                <w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio I. Garcia-Verdugo</w:t>
+                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima F. Benmohamed</w:t>
+                <w:t xml:space="preserve">Niamh N. Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja S. Tattermusch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00023111⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004450v1</w:t>
+                <w:t xml:space="preserve">hal-01000758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niamh N. Forde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+                <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000758v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,429 +4188,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of the enzymatic system controlling synthesis, metabolism, and transport of PGF2 alpha in human fetal membranes</w:t>
+                <w:t xml:space="preserve">Secreted surfactant protein A from fetal membranes induces stress fibers in cultured human myometrial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Breuiller-Fouche</w:t>
+                <w:t xml:space="preserve">Michelle Breuiller-Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Mourad Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chissey</w:t>
+                <w:t xml:space="preserve">Ignacio Garcio-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nades Palaniyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.080390⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (6), pp.E1188-E1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00746.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659176v1</w:t>
+                <w:t xml:space="preserve">hal-02662250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of goat SRY protein expression suggests putative new roles for this gene in the developing testis of a species with long-lasting SRY expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Montazer-Torbati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239 (12), pp.3324-3335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvdy.22452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secreted surfactant protein A from fetal membranes induces stress fibers in cultured human myometrial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Differential expression of the enzymatic system controlling synthesis, metabolism, and transport of PGF2 alpha in human fetal membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Breuiller-Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Garcio-Verdugo</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nades Palaniyar</w:t>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 298 (6), pp.E1188-E1197. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (1), pp.155-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00746.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.109.080390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662250v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidic acid signaling during embryo development in sheep: Involvement in prostaglandin synthesis</w:t>
               </w:r>
@@ -4635,51 +4635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4730,64 +4730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of genes involved in prostaglandin E2 and progesterone production in bovine cumulus-oocyte complexes during in vitro maturation and fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,51 +5007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5096,688 +5096,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supressor of cytokine signalling (SOCS) genes are expressed in the endometrium and regulated by conceptus signals during early pregnancy in the ewe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Identification of differentially regulated genes during elongation and early implantation in the ovine trophoblast using complementary DNA array screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01667⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.960-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.104.034801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682057v1</w:t>
+                <w:t xml:space="preserve">hal-02676374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bernard</w:t>
+                <w:t xml:space="preserve">E Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially regulated genes during elongation and early implantation in the ovine trophoblast using complementary DNA array screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Germain</w:t>
+                <w:t xml:space="preserve">Supressor of cytokine signalling (SOCS) genes are expressed in the endometrium and regulated by conceptus signals during early pregnancy in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.960-967. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.637-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.104.034801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676374v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro embryo production efficiency in cattle and its association with oocyte adenosine triphosphate content, quantity of mitochondrial DNA, and mitochondrial DNA haplogroup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of components of the insulin-like growth factor system and gonadotropin receptors in bovine cumulus-oocyte complexes during oocyte maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tamassia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale May-Panloup</w:t>
+                <w:t xml:space="preserve">H. Loosfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Reynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Heyman</w:t>
+                <w:t xml:space="preserve">G. Meduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.026104⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674775v1</w:t>
+                <w:t xml:space="preserve">hal-02673350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of components of the insulin-like growth factor system and gonadotropin receptors in bovine cumulus-oocyte complexes during oocyte maturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">In vitro embryo production efficiency in cattle and its association with oocyte adenosine triphosphate content, quantity of mitochondrial DNA, and mitochondrial DNA haplogroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tamassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+                <w:t xml:space="preserve">Pascale May-Panloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Loosfelt</w:t>
+                <w:t xml:space="preserve">P. Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meduri</w:t>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27, pp.179-195. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71, pp.697-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.026104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673350v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
               </w:r>
@@ -5901,64 +5901,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional genomic study to identify differential gene expression in the preterm and term human myometrium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Breuiller-Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarha Tanfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6035,51 +6035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of roscovitine, a cdk1 inhibitor, and of the presence of oocyte on bovine cumulus cell expansion and cyclooxygenase-2 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclooxygenase-2 is expressed by cumulus cells during oocyte maturation in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,51 +6596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel interféron embryonnaire à l'activité hormonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6823,743 +6823,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cyclooxygenase-1 and -2 in ovine endometrium during the estrous cycle and early pregnancy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Recent development and potentialities for reducing embryo mortality in ruminants: the role of IFN-teta and other cytokines in early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 138 (5), pp.2163-2171</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.355-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691616v1</w:t>
+                <w:t xml:space="preserve">hal-02697288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenase-2 unlike cyclooxygenase-1 is highly expressed in ovine embryos during the implantation period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between chemical parameters, mitogenic activity and embryotrophic activity of bovine oviduct-conditioned medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Langendonckt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Steenbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 57, pp.1032-1040</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.659-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693448v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development and potentialities for reducing embryo mortality in ruminants: the role of IFN-teta and other cytokines in early pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Expression of cyclooxygenase-1 and -2 in ovine endometrium during the estrous cycle and early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.355-380</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 138 (5), pp.2163-2171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697288v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between chemical parameters, mitogenic activity and embryotrophic activity of bovine oviduct-conditioned medium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclooxygenase-2 unlike cyclooxygenase-1 is highly expressed in ovine embryos during the implantation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 48, pp.659-673</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 57, pp.1032-1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688283v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interférons embryonnaires et l'établissement de la gestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Preferential esterification of arachidonic acid into ethanolamine phospholipids in epithelial cells from ovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (7), pp.412-416</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 107, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683648v1</w:t>
+                <w:t xml:space="preserve">hal-02688819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential esterification of arachidonic acid into ethanolamine phospholipids in epithelial cells from ovine endometrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Les interférons embryonnaires et l'établissement de la gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 107, pp.23-30</w:t>
+              <w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (7), pp.412-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688819v1</w:t>
+                <w:t xml:space="preserve">hal-02683648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretion of biologically active interferon tau by in vitro-derived bovine trophoblastic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7627,51 +7627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bovine oviduct epithelial cell monolayers cultured under serum-free conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Langendonckt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vansteenbrugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7746,256 +7746,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase A2 activity in endometrium from early pregnant and non-pregnant ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Tamby</w:t>
+                <w:t xml:space="preserve">Recombinant ovine trophoblastin (roTP) inhibits ovine, murine and human lymphocyte proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assal-Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 46, pp.407-416</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 25, pp.149-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706981v1</w:t>
+                <w:t xml:space="preserve">hal-02709751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant ovine trophoblastin (roTP) inhibits ovine, murine and human lymphocyte proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Assal-Meliani</w:t>
+                <w:t xml:space="preserve">Phospholipase A2 activity in endometrium from early pregnant and non-pregnant ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chaouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 25, pp.149-165</w:t>
+              <w:t xml:space="preserve">Prostaglandins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 46, pp.407-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709751v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of a dipeptide spacer significantly improves secretion of ovine trophoblast interferon in yeast</w:t>
               </w:r>
@@ -8106,51 +8106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for extended maintenance of the corpus luteum by uterine infusion of a recombinant trophoblast alpha-interferon (trophoblastin) in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Degryse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,286 +8225,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is oxytocin of conceptus origin involved in inhibition of luteal regression in early pregnancy in ewes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lacroix</w:t>
+                <w:t xml:space="preserve">Proteines trophoblastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 118, pp.R17-R20</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1655-1672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716274v1</w:t>
+                <w:t xml:space="preserve">hal-02727707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo-uterine interactions during early stages of pregnancy in domestic mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (6B), pp.1629-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719528v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High homology between a trophoblastic protein (trophoblastin) isolated from ovine embryo and alpha-interferons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8523,609 +8553,579 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 228 (1), pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02717100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteines trophoblastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Protéines trophoblastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (6B), pp.1655-1672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02727707v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo-uterine interactions during early stages of pregnancy in domestic mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+                <w:t xml:space="preserve">Les signaux embryonnaires et leur detection, les possibilites de dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1629-1648</w:t>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898943v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02728180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines trophoblastiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madia Charlier</w:t>
+                <w:t xml:space="preserve">Is oxytocin of conceptus origin involved in inhibition of luteal regression in early pregnancy in ewes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1655-1672</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 118, pp.R17-R20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898945v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signaux embryonnaires et leur detection, les possibilites de dosage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Embryo-uterine interactions during early stages of pregnancy in domestic mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 49, pp.34-36</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 28 (6B), pp.1629-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728180v1</w:t>
+                <w:t xml:space="preserve">hal-02719528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between structure and function of lactogenic hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de La Llosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 26 (2B), pp.551-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,51 +9355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9441,90 +9441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire durant le post-partum sur l’expression des gènes des cellules endométriales chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9605,51 +9605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9730,51 +9730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9829,64 +9829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific impacts of mild feed restrictions on gene expression of endometrial luminal, glandular and stromal cells in postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,51 +10230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10435,329 +10435,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in gene expression following exposure of bovine endometrial epithelial cells to E Coli LPS</w:t>
+                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells (bEEC) following&amp;lt;em&amp;gt; E. Coli&amp;lt;/em&amp;gt; lipopolysaccharide challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guo</w:t>
+                <w:t xml:space="preserve">Y. Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. van Schaik</w:t>
+                <w:t xml:space="preserve">C. Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Soggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jhamat</w:t>
+                <w:t xml:space="preserve">R. Båge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference 2015- Epigenetics and Periconception Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742244v1</w:t>
+                <w:t xml:space="preserve">hal-02740857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells (bEEC) following&amp;lt;em&amp;gt; E. Coli&amp;lt;/em&amp;gt; lipopolysaccharide challenge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in gene expression following exposure of bovine endometrial epithelial cells to E Coli LPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piras</w:t>
+                <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soggiu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">T. van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Båge</w:t>
+                <w:t xml:space="preserve">A. Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jhamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference 2015- Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740857v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine herpes virus 4 (BoHV4) inhibits bovine endometrial epithelial cell (bEEC) proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10847,64 +10847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Esherichia Coli[/i] lipopolysaccharide stimulates proliferation of bovine uterine epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10962,303 +10962,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bovine pregnancy-associated glycoproteins are allocated to cotyledonary or intercotyledonary trophoblast according to their phylogenetic origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Touzard Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Joly-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Hannover, Germany. pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019173v1</w:t>
+                <w:t xml:space="preserve">hal-01004290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine pregnancy-associated glycoproteins are allocated to cotyledonary or intercotyledonary trophoblast according to their phylogenetic origin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Hannover, Germany. pp.197-198</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004290v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11320,484 +11320,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation sequencing identifies novel interferon stimulated genes in the uterine endometrium of cattle during early pregnancy</w:t>
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian B. Duffy</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mc Gettigan</w:t>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Browne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. 44th Annual Meeting of the Society for the Study of Reproduction "Reproduction and the World's Future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Jul 2011, Portland, United States. pp.88</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019058v1</w:t>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next generation sequencing identifies novel interferon stimulated genes in the uterine endometrium of cattle during early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian B. Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ponsart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Paul Mc Gettigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
+                <w:t xml:space="preserve">John A. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Nadera Mansouri-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">44. 44th Annual Meeting of the Society for the Study of Reproduction "Reproduction and the World's Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Jul 2011, Portland, United States. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">C. Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Ruminant Reproduction Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Anchorage, Alaska, United States</w:t>
@@ -11826,77 +11826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,103 +11951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
@@ -12214,64 +12214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action autocrine des prostaglandines du conceptus ovin: caractérisation des récepteurs FP, EP3 et EP4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12456,51 +12456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
@@ -12581,51 +12581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12702,51 +12702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
@@ -12788,90 +12788,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t>
@@ -12900,103 +12900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression du système IGF et des récepteurs aux gonadotropines au sein du complexe ovocyte-cumulus bovin au cours de la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Loosfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
@@ -13444,51 +13444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of a Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1990, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13513,51 +13513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophoblastin oTP, embryonic interferons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13670,51 +13670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoformes de la trophoblastine, nouveaux interferons constitues par les dites isoformes, leurs procedes et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13939,273 +13939,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PGE2 concentration of the follicular fluid as a measure of heterogeneity of the response to hormonal stimulation of the bovine ovarian follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. , Animal Reproduction, 16, 802p., 2019, Animal Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504598v1</w:t>
+                <w:t xml:space="preserve">hal-02291481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGE2 concentration of the follicular fluid as a measure of heterogeneity of the response to hormonal stimulation of the bovine ovarian follicle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Letheule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. , Animal Reproduction, 16, 802p., 2019, Animal Reproduction</w:t>
+              <w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291481v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
@@ -14230,51 +14230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14316,64 +14316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14435,182 +14435,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+                <w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533875v1</w:t>
+                <w:t xml:space="preserve">hal-02741089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a contrasted metabolism on endometrial and peripheral signaling pathways at implantation in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14655,694 +14651,698 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFR Annual Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Winchester, United Kingdom. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a platelet-type of 12-lipoxygenase in ovine uterus involved in high level production of 12-S-HETE during oestrous cycle and early pregnancy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+                <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741089v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression des Pregnancy associated glycoproteins par les cellules trophoblastiques et par les cellules du cumulus chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741300v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des Pregnancy associated glycoproteins par les cellules trophoblastiques et par les cellules du cumulus chez le bovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741129v1</w:t>
+                <w:t xml:space="preserve">hal-01533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
+                <w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800335v1</w:t>
+                <w:t xml:space="preserve">hal-02743374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15351,598 +15351,598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t>
+                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Oudin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743374v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+                <w:t xml:space="preserve">Effects of &amp;lt;em&amp;gt;E. Coli&amp;lt;/em&amp;gt; LPS and Bovine Herpes Virus 4 (BoHV4) on bovine endometrial cells during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction in Domestic Animals, 49 (Supplement s3), 101 p., 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744019v1</w:t>
+                <w:t xml:space="preserve">hal-02743089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of &amp;lt;em&amp;gt;E. Coli&amp;lt;/em&amp;gt; LPS and Bovine Herpes Virus 4 (BoHV4) on bovine endometrial cells during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02743089v1</w:t>
+                <w:t xml:space="preserve">hal-02744019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'ED419 - Biosign</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kremlin-Bicêtre, France. , 2012</w:t>
@@ -16003,51 +16003,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoendocrine functions of trophoblast interferons (IFN-tau or TP-1 or trophoblastins) in the maternal recognition of pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16128,51 +16128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, antiluteolytic and immunosuppressive effects of ovine trophoblastin (oTP, alpha-interferon of class &amp;quot;III&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16285,103 +16285,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of negative energy balance on transcriptomic profiles of three endometrial cell types isolated by laser capture microdissection in postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16497,51 +16497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0AB5F62"/>
+    <w:nsid w:val="EF1E49D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16728,51 +16728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-charpigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3954-7663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Talukder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Browne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rizos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Talukder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rabaglino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Browne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lonergan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.07.033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08323-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wooding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhead" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wilsher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roberts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Chaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Grose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Behura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin Sheldon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa226" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Mathew" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Behura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Passaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Schaik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Jhamat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metasu Chanrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00723f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Benmohamed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja S. Tattermusch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Leduc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00023111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-7-S1-S4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Tanfin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.013763" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huynh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691616v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693448v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697288v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688283v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojkovic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Langendonckt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Steenbrugge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buttner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vansteenbrugge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessy-Doiz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal-Meliani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Achstetter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716274v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719528v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898943v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillomot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#234;ne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Llosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607340v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mathew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Behura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Schaik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jhamat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Assal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852117v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-charpigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3954-7663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Talukder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Browne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rizos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Talukder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rabaglino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Browne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lonergan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.07.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08323-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wooding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhead" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wilsher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roberts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Chaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Grose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Behura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin Sheldon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Mathew" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Behura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Passaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Schaik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Jhamat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metasu Chanrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00723f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Benmohamed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja S. Tattermusch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Leduc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00023111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-7-S1-S4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Tanfin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.013763" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huynh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojkovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Langendonckt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Steenbrugge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buttner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vansteenbrugge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessy-Doiz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709751v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal-Meliani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Achstetter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898943v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillomot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#234;ne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Llosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607340v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mathew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Behura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Schaik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jhamat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Assal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852117v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>