--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1380,429 +1380,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptus-induced, interferon tau-dependent gene expression in bovine endometrial epithelial and stromal cells†</w:t>
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Chaney</w:t>
+                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Grose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Sandra Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanta Behura</w:t>
+                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Martin Sheldon</w:t>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp. 669-683. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239064v1</w:t>
+                <w:t xml:space="preserve">hal-03271279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07712-0⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271279v1</w:t>
+                <w:t xml:space="preserve">hal-03271294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (2): impacts of post-partum negative energy balance on stromal, glandular and luminal epithelial cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptus-induced, interferon tau-dependent gene expression in bovine endometrial epithelial and stromal cells†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
+                <w:t xml:space="preserve">Heather Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">Lindsay Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanta Behura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Martin Sheldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp. 669-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07713-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271294v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and challenges in developing organoids in farm animal species for the study of reproduction and their applications to reproductive biotechnologies</w:t>
               </w:r>
@@ -5757,411 +5757,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
+                <w:t xml:space="preserve">Effect of roscovitine, a cdk1 inhibitor, and of the presence of oocyte on bovine cumulus cell expansion and cyclooxygenase-2 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eklou-Kalonji</w:t>
+                <w:t xml:space="preserve">C. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+                <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 81 (5), pp.443-450</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 65, pp.114-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677174v1</w:t>
+                <w:t xml:space="preserve">hal-02670116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional genomic study to identify differential gene expression in the preterm and term human myometrium.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Breuiller-Fouché</w:t>
+                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eklou-Kalonji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarha Tanfin</w:t>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (5), pp.443-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00322053v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of roscovitine, a cdk1 inhibitor, and of the presence of oocyte on bovine cumulus cell expansion and cyclooxygenase-2 expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional genomic study to identify differential gene expression in the preterm and term human myometrium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Breuiller-Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarha Tanfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vigneron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (6), pp.2289-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.013763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670116v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00322053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclooxygenase-2 is expressed by cumulus cells during oocyte maturation in cattle</w:t>
               </w:r>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6635,51 +6635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6842,51 +6842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development and potentialities for reducing embryo mortality in ruminants: the role of IFN-teta and other cytokines in early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8727,51 +8727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signaux embryonnaires et leur detection, les possibilites de dosage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9441,90 +9441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une restriction alimentaire durant le post-partum sur l’expression des gènes des cellules endométriales chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9829,64 +9829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific impacts of mild feed restrictions on gene expression of endometrial luminal, glandular and stromal cells in postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,329 +10435,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells (bEEC) following&amp;lt;em&amp;gt; E. Coli&amp;lt;/em&amp;gt; lipopolysaccharide challenge</w:t>
+                <w:t xml:space="preserve">Changes in gene expression following exposure of bovine endometrial epithelial cells to E Coli LPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Z. Guo</w:t>
+                <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piras</w:t>
+                <w:t xml:space="preserve">T. van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soggiu</w:t>
+                <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chanrot</w:t>
+                <w:t xml:space="preserve">A. Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Båge</w:t>
+                <w:t xml:space="preserve">N. Jhamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference 2015- Epigenetics and Periconception Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740857v1</w:t>
+                <w:t xml:space="preserve">hal-02742244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in gene expression following exposure of bovine endometrial epithelial cells to E Coli LPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells (bEEC) following&amp;lt;em&amp;gt; E. Coli&amp;lt;/em&amp;gt; lipopolysaccharide challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guo</w:t>
+                <w:t xml:space="preserve">C. Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. van Schaik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">A. Soggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Niazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Jhamat</w:t>
+                <w:t xml:space="preserve">R. Båge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference 2015- Epigenetics and Periconception Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742244v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine herpes virus 4 (BoHV4) inhibits bovine endometrial epithelial cell (bEEC) proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10847,51 +10847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Esherichia Coli[/i] lipopolysaccharide stimulates proliferation of bovine uterine epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12523,273 +12523,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des ARN du système IGF dans le foie en début de lactation en relation avec la fertilité chez la vache laitière Prim'Holstein</w:t>
+                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Remy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764183v1</w:t>
+                <w:t xml:space="preserve">hal-02764511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression des ARN du système IGF dans le foie en début de lactation en relation avec la fertilité chez la vache laitière Prim'Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764511v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t>
               </w:r>
@@ -13267,51 +13267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéret d'une protéine de gestation de conceptus bovin, la PSG60, dans la détermination de la gestation et de la mortalité embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14556,277 +14556,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a contrasted metabolism on endometrial and peripheral signaling pathways at implantation in dairy cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFR Annual Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Winchester, United Kingdom. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798867v1</w:t>
+                <w:t xml:space="preserve">hal-02742469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+                <w:t xml:space="preserve">Impact of a contrasted metabolism on endometrial and peripheral signaling pathways at implantation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t>
+              <w:t xml:space="preserve">SFR Annual Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Winchester, United Kingdom. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742469v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t>
               </w:r>
@@ -15364,51 +15364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
@@ -15463,51 +15463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15562,64 +15562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of &amp;lt;em&amp;gt;E. Coli&amp;lt;/em&amp;gt; LPS and Bovine Herpes Virus 4 (BoHV4) on bovine endometrial cells during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15734,90 +15734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t>
@@ -16285,103 +16285,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of negative energy balance on transcriptomic profiles of three endometrial cell types isolated by laser capture microdissection in postpartum dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16497,51 +16497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF1E49D1"/>
+    <w:nsid w:val="905B8106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16728,51 +16728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-charpigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3954-7663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Talukder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Browne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rizos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Talukder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rabaglino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Browne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lonergan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.07.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08323-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wooding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhead" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wilsher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roberts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Chaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Grose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Behura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin Sheldon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Mathew" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Behura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Passaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Schaik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Jhamat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metasu Chanrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00723f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Benmohamed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja S. Tattermusch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Leduc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00023111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-7-S1-S4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Tanfin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.013763" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huynh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojkovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Langendonckt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Steenbrugge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buttner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vansteenbrugge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessy-Doiz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709751v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal-Meliani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Achstetter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898943v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillomot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#234;ne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Llosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607340v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mathew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Behura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Schaik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jhamat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Assal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852117v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-charpigny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3954-7663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Talukder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Browne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rizos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2024.08.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pereira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhi Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Filipa Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23616" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Talukder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Rabaglino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Browne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lonergan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2023.07.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21811" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08323-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wooding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forhead" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wilsher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Allen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roberts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Chaney" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Grose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Behura" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martin Sheldon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00891-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Mathew" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta K Behura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Passaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Schaik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Jhamat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Niazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metasu Chanrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222081" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioy199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Piras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Soggiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Greco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00723f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004450v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio I. Garcia-Verdugo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima F. Benmohamed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja S. Tattermusch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Leduc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00023111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Montazer-Torbati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Auguste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22452" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0453" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-7-S1-S4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674775v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.026104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00322053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarha Tanfin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.013763" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huynh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stojkovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Langendonckt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Steenbrugge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buttner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Berg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704703v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vansteenbrugge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessy-Doiz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709751v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal-Meliani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710115v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Degryse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Achstetter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Assal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727707v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898943v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillomot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717100v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898945v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ch&#234;ne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716274v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lacroix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Llosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607340v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sanchez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mathew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passaro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Behura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Schaik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niazi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jhamat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753808v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750785v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775432v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Danet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779153v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bertin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaye" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852487v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Assal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852117v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>