--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7175-7236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189091568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">405144782720016486163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6163-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from the University of Bordeaux 1 in 1994 and received his M.Sc. from Ecole Polytechnique in 1996. I joined the team of Professor Bouas-Laurent in Bordeaux in 1995 and received a Ph.D. in 1999 for research on the synthesis and gel-forming abilities of dialkoxyarenes and structural study of their gels. Then I joined the group of Professor Vince Rotello at the University of Massachusetts at Amherst as a post-doctoral fellow, where I worked on the syntheses and study of supramolecular plug and play polymers for two years. In 2001, I was recruited as Chargé de Recherche in CNRS and joined the PPSM laboratory in ENS Paris-Saclay and was promoted to Directeur de Recherche in 2016.My research interests include the design, synthesis, and study of new fluorescent and multichromophoric organic molecules with special properties and their nanoformulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-benzo-cinnolines (“ABCDyes”) as versatile cinnoline-based green-emitting fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (68), pp.12785-12788. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02026C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photophysical Properties of 4’‐5’ Disubstituted CinNapht Dyes Accessible through Double SNAr Late‐Stage Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31 (6), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photoacoustic NIR BODIPY self-assembly in theranostic solid lipid nanoparticles via alpha-group variation: influence on spectral and nanostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.6115-6133. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR05291A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcuminoid Derivatives with a Donor‐Acceptor‐Donor Architecture: an Outstanding Platform for Highly‐Efficient Near‐Infrared Electroluminescence and Amplified Spontaneous Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae‐hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Dynamic Chirality in Donor‐Acceptor Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurélie Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (2), pp.e202414490. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202414490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a nitrophenol disubstituted BODIPY halochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ossanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-025-00806-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karuppasamy Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (17), pp.6488-6499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization induced thermally activated delayed fluorescence via distortion of molecular geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.7943-7955. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TC00245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative photoacoustic spectral transformations in theranostic solid lipid nanoparticles labelled with increasing concentrations of a photoacoustic NIR BODIPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR02880E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright two-photon excitable red-emissive fluorogenic probes for fast and wash-free bioorthogonal labelling in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (30), pp.8119-8128. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC01754K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (20), pp.5386-5395. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés acido-basiques d'un composé photochrome de la famille des spiropyranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (1050), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (12), pp.13978-14007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaobo Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Morán Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Kechkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Houel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Dehydrogenative Homocoupling of 2‐Aryl‐N‐heterocycles and Application to the Synthesis of Phenylpyridine Borane Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (17), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Sclavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible and Photostable Photoacoustic Contrast Agents as Nanoparticles Based on Bodipy Scaffold and Polylactide Polymers: Synthesis, Formulation, and In Vivo Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (36), pp.40501-40512. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c04874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léaustic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03112970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silafluorene as a promising core for cell-permeant, highly bright and two-photon excitable fluorescent probes for live-cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.109083. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CinNapht&amp;quot; dyes a new Cinnoline/Naphthalimide fused hybrid fluorophore: Synthesis, Photo-physical study and use for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (48), pp.30088-30092. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA05110E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.132467. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Chiral Perturbation on Thermally Activated Delayed Fluorescence Emitters and Elaboration of the First Top‐Emission Circularly Polarized OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavnevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (43), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Multichromophoric Array by Sequential CuAAC Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tafrioucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109031. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinjection of fluorescent nanoparticles into intact plant cells using femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kunieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.066104. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0001687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of nanoparticle diffusion in cytoplasm of single plant cells realized by photoinjection with femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Yasukun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35848/1882-0786/abc490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un tampon universel pour l'étude d'indicateurs colorés acido-basiques (par spectrophotométrie UV-visible)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1014), pp.559-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydnone-coumarins as clickable turn-on fluorescent sensors for molecular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Riomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sallustrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bregant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (76), pp.10758-10761. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc06070c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy of AdamBODIPY Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieger Jutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3990-3993. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphenylamine/tetrazine based π-conjugated systems as molecular donors for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (12), pp.9700-9713. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02097B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spectroscopic properties and aggregation process of a new emitting boron dipyrromethene (BODIPY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.5373-5385. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3097555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.1958-1966. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper- or manganese-doped ZnS quantum dots as fluorescent probes for detecting folic acid in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Geszke-Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Lulek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.987-991. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles coated with thioxanthone derivative as hybrid photoinitiating systems for free radical polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 ((51)), pp.17795-802. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303923p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Route to Symmetric and Asymmetric meso-CF(3)-3(5)-Aryl(hetaryl)- and 3,5-Diaryl(dihetaryl)-BODIPY Dyes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubov N Sobenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M Vasil'Tsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Petrushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2524-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol200360f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of visible and NIR distyryl-BODIPY dyes from a novel fluorinated platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (20), pp.4546-53. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004812g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Perovskite Luminescent Nanoparticules in the Visible Range.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (31), pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-modulated recognition of tetrazines using thioureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (15), pp.2835-2838. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol070981l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazine-based fluoroelectrochromic window; modulation of the fluorescence through applied potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3612-3614. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b608312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variations in a family of orthodialkoxyarenes organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Terech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bouas-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302, pp.Journal of Colloid and Interface Science. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-approach strategy to probe the interactions between anions and new classes of molecular receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th french days of mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new clickable Fullerene platform and its use in the construction of Donors-C60 conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo et Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TADF OLEDs with Circularly Polarized Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized OLED based on thermally activated delayed fluorescence molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual World Congress on Advanced Materials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of light emission using organic fluorophores as antennas in unusual situations: The cases of tetrazines and 2-D hybrid perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides (JPH2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysique et photochimie: Des fondements aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2016, 2759819140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de diacoxyarènes à propriétés organogélifiantes et étude structurale des gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Bordeaux 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04470632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7175-7236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189091568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">405144782720016486163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6163-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from the University of Bordeaux 1 in 1994 and received his M.Sc. from Ecole Polytechnique in 1996. I joined the team of Professor Bouas-Laurent in Bordeaux in 1995 and received a Ph.D. in 1999 for research on the synthesis and gel-forming abilities of dialkoxyarenes and structural study of their gels. Then I joined the group of Professor Vince Rotello at the University of Massachusetts at Amherst as a post-doctoral fellow, where I worked on the syntheses and study of supramolecular plug and play polymers for two years. In 2001, I was recruited as Chargé de Recherche in CNRS and joined the PPSM laboratory in ENS Paris-Saclay and was promoted to Directeur de Recherche in 2016.My research interests include the design, synthesis, and study of new fluorescent and multichromophoric organic molecules with special properties and their nanoformulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-benzo-cinnolines (“ABCDyes”) as versatile cinnoline-based green-emitting fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (68), pp.12785-12788. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02026C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photoacoustic NIR BODIPY self-assembly in theranostic solid lipid nanoparticles via alpha-group variation: influence on spectral and nanostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.6115-6133. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR05291A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photophysical Properties of 4’‐5’ Disubstituted CinNapht Dyes Accessible through Double SNAr Late‐Stage Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Dynamic Chirality in Donor‐Acceptor Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurélie Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (2), pp.e202414490. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202414490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcuminoid Derivatives with a Donor‐Acceptor‐Donor Architecture: an Outstanding Platform for Highly‐Efficient Near‐Infrared Electroluminescence and Amplified Spontaneous Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae‐hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a nitrophenol disubstituted BODIPY halochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ossanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-025-00806-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karuppasamy Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (17), pp.6488-6499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization induced thermally activated delayed fluorescence via distortion of molecular geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.7943-7955. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TC00245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative photoacoustic spectral transformations in theranostic solid lipid nanoparticles labelled with increasing concentrations of a photoacoustic NIR BODIPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR02880E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright two-photon excitable red-emissive fluorogenic probes for fast and wash-free bioorthogonal labelling in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (30), pp.8119-8128. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC01754K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (20), pp.5386-5395. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés acido-basiques d'un composé photochrome de la famille des spiropyranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (1050), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (12), pp.13978-14007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaobo Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Morán Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Kechkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Houel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Dehydrogenative Homocoupling of 2‐Aryl‐N‐heterocycles and Application to the Synthesis of Phenylpyridine Borane Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (17), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Sclavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible and Photostable Photoacoustic Contrast Agents as Nanoparticles Based on Bodipy Scaffold and Polylactide Polymers: Synthesis, Formulation, and In Vivo Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (36), pp.40501-40512. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c04874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léaustic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03112970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silafluorene as a promising core for cell-permeant, highly bright and two-photon excitable fluorescent probes for live-cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.109083. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CinNapht&amp;quot; dyes a new Cinnoline/Naphthalimide fused hybrid fluorophore: Synthesis, Photo-physical study and use for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (48), pp.30088-30092. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA05110E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.132467. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinjection of fluorescent nanoparticles into intact plant cells using femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kunieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.066104. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0001687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Chiral Perturbation on Thermally Activated Delayed Fluorescence Emitters and Elaboration of the First Top‐Emission Circularly Polarized OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavnevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (43), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Multichromophoric Array by Sequential CuAAC Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tafrioucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109031. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of nanoparticle diffusion in cytoplasm of single plant cells realized by photoinjection with femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Yasukun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35848/1882-0786/abc490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un tampon universel pour l'étude d'indicateurs colorés acido-basiques (par spectrophotométrie UV-visible)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1014), pp.559-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydnone-coumarins as clickable turn-on fluorescent sensors for molecular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Riomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sallustrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bregant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (76), pp.10758-10761. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc06070c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy of AdamBODIPY Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3990-3993. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieger Jutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphenylamine/tetrazine based π-conjugated systems as molecular donors for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (12), pp.9700-9713. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02097B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spectroscopic properties and aggregation process of a new emitting boron dipyrromethene (BODIPY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.5373-5385. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3097555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.1958-1966. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper- or manganese-doped ZnS quantum dots as fluorescent probes for detecting folic acid in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Geszke-Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Lulek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.987-991. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles coated with thioxanthone derivative as hybrid photoinitiating systems for free radical polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 ((51)), pp.17795-802. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303923p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Route to Symmetric and Asymmetric meso-CF(3)-3(5)-Aryl(hetaryl)- and 3,5-Diaryl(dihetaryl)-BODIPY Dyes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubov N Sobenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M Vasil'Tsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Petrushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2524-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol200360f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of visible and NIR distyryl-BODIPY dyes from a novel fluorinated platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (20), pp.4546-53. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004812g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Perovskite Luminescent Nanoparticules in the Visible Range.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (31), pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-modulated recognition of tetrazines using thioureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (15), pp.2835-2838. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol070981l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazine-based fluoroelectrochromic window; modulation of the fluorescence through applied potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3612-3614. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b608312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variations in a family of orthodialkoxyarenes organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Terech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bouas-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302, pp.Journal of Colloid and Interface Science. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-approach strategy to probe the interactions between anions and new classes of molecular receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th french days of mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new clickable Fullerene platform and its use in the construction of Donors-C60 conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo et Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TADF OLEDs with Circularly Polarized Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized OLED based on thermally activated delayed fluorescence molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual World Congress on Advanced Materials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of light emission using organic fluorophores as antennas in unusual situations: The cases of tetrazines and 2-D hybrid perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides (JPH2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysique et photochimie: Des fondements aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2016, 2759819140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de diacoxyarènes à propriétés organogélifiantes et étude structurale des gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Bordeaux 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04470632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="453F5F47"/>
+    <w:nsid w:val="AAB7E2C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-clavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7175-7236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189091568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/405144782720016486163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6163-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coehlo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02026C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tacke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Estaque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;duc Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lordez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05291A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Tang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;hyeon Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Valverde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500338" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;lie Poulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ossanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00806-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02880E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auvray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC01754K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Castanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201164" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04874" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hoang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA05110E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02919912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavnevich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004838" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tafrioucht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Baczko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Indra Rukmana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kunieda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0001687" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/abc490" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067036v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03811651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700173" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Quinton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02097B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke-Moritz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Lulek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.12.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ3WRL9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303923p" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598361v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubov N Sobenina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Vasil'Tsov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Petrova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Petrushenko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Ushakov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200360f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004812g" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7PKF3KLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaporte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171685v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Jordan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Pollier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A. Miller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiernan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070981l" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117078v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b608312a" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD7Q3HM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117070v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouas-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.056" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZ0N5PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391283v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Keromnes" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Eslande" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391291v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04409350v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcroix" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340320v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341478v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083083v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Meallet-Renault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-clavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7175-7236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189091568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/405144782720016486163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6163-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coehlo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02026C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lordez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05291A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tacke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Estaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;duc Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;lie Poulard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;hyeon Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ossanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00806-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02880E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auvray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC01754K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Castanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201164" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04874" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hoang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA05110E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Indra Rukmana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kunieda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0001687" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02919912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavnevich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004838" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tafrioucht" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Baczko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/abc490" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03811651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700173" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Quinton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02097B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke-Moritz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Lulek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.12.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ3WRL9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303923p" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598361v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubov N Sobenina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Vasil'Tsov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Petrova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Petrushenko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Ushakov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200360f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004812g" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7PKF3KLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaporte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171685v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Jordan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Pollier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A. Miller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiernan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070981l" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b608312a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD7Q3HM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117070v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouas-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.056" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZ0N5PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391283v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Keromnes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Eslande" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391291v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04409350v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcroix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340320v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341478v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083083v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Meallet-Renault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>