--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7175-7236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189091568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">405144782720016486163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6163-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from the University of Bordeaux 1 in 1994 and received his M.Sc. from Ecole Polytechnique in 1996. I joined the team of Professor Bouas-Laurent in Bordeaux in 1995 and received a Ph.D. in 1999 for research on the synthesis and gel-forming abilities of dialkoxyarenes and structural study of their gels. Then I joined the group of Professor Vince Rotello at the University of Massachusetts at Amherst as a post-doctoral fellow, where I worked on the syntheses and study of supramolecular plug and play polymers for two years. In 2001, I was recruited as Chargé de Recherche in CNRS and joined the PPSM laboratory in ENS Paris-Saclay and was promoted to Directeur de Recherche in 2016.My research interests include the design, synthesis, and study of new fluorescent and multichromophoric organic molecules with special properties and their nanoformulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-benzo-cinnolines (“ABCDyes”) as versatile cinnoline-based green-emitting fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (68), pp.12785-12788. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02026C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photoacoustic NIR BODIPY self-assembly in theranostic solid lipid nanoparticles via alpha-group variation: influence on spectral and nanostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.6115-6133. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR05291A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photophysical Properties of 4’‐5’ Disubstituted CinNapht Dyes Accessible through Double SNAr Late‐Stage Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Dynamic Chirality in Donor‐Acceptor Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurélie Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (2), pp.e202414490. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202414490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcuminoid Derivatives with a Donor‐Acceptor‐Donor Architecture: an Outstanding Platform for Highly‐Efficient Near‐Infrared Electroluminescence and Amplified Spontaneous Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae‐hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a nitrophenol disubstituted BODIPY halochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ossanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-025-00806-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karuppasamy Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (17), pp.6488-6499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization induced thermally activated delayed fluorescence via distortion of molecular geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.7943-7955. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TC00245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative photoacoustic spectral transformations in theranostic solid lipid nanoparticles labelled with increasing concentrations of a photoacoustic NIR BODIPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR02880E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright two-photon excitable red-emissive fluorogenic probes for fast and wash-free bioorthogonal labelling in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (30), pp.8119-8128. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC01754K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (20), pp.5386-5395. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés acido-basiques d'un composé photochrome de la famille des spiropyranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (1050), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (12), pp.13978-14007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaobo Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Morán Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Kechkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Houel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Dehydrogenative Homocoupling of 2‐Aryl‐N‐heterocycles and Application to the Synthesis of Phenylpyridine Borane Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (17), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Sclavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible and Photostable Photoacoustic Contrast Agents as Nanoparticles Based on Bodipy Scaffold and Polylactide Polymers: Synthesis, Formulation, and In Vivo Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (36), pp.40501-40512. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c04874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léaustic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03112970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silafluorene as a promising core for cell-permeant, highly bright and two-photon excitable fluorescent probes for live-cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.109083. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CinNapht&amp;quot; dyes a new Cinnoline/Naphthalimide fused hybrid fluorophore: Synthesis, Photo-physical study and use for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (48), pp.30088-30092. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA05110E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.132467. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinjection of fluorescent nanoparticles into intact plant cells using femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kunieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.066104. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0001687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Chiral Perturbation on Thermally Activated Delayed Fluorescence Emitters and Elaboration of the First Top‐Emission Circularly Polarized OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavnevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (43), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Multichromophoric Array by Sequential CuAAC Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tafrioucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109031. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of nanoparticle diffusion in cytoplasm of single plant cells realized by photoinjection with femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Yasukun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35848/1882-0786/abc490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un tampon universel pour l'étude d'indicateurs colorés acido-basiques (par spectrophotométrie UV-visible)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1014), pp.559-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydnone-coumarins as clickable turn-on fluorescent sensors for molecular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Riomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sallustrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bregant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (76), pp.10758-10761. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc06070c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy of AdamBODIPY Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3990-3993. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieger Jutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphenylamine/tetrazine based π-conjugated systems as molecular donors for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (12), pp.9700-9713. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02097B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spectroscopic properties and aggregation process of a new emitting boron dipyrromethene (BODIPY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.5373-5385. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3097555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.1958-1966. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper- or manganese-doped ZnS quantum dots as fluorescent probes for detecting folic acid in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Geszke-Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Lulek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.987-991. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles coated with thioxanthone derivative as hybrid photoinitiating systems for free radical polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 ((51)), pp.17795-802. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303923p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Route to Symmetric and Asymmetric meso-CF(3)-3(5)-Aryl(hetaryl)- and 3,5-Diaryl(dihetaryl)-BODIPY Dyes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubov N Sobenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M Vasil'Tsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Petrushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2524-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol200360f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of visible and NIR distyryl-BODIPY dyes from a novel fluorinated platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (20), pp.4546-53. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004812g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Perovskite Luminescent Nanoparticules in the Visible Range.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (31), pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-modulated recognition of tetrazines using thioureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (15), pp.2835-2838. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol070981l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazine-based fluoroelectrochromic window; modulation of the fluorescence through applied potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3612-3614. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b608312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variations in a family of orthodialkoxyarenes organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Terech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bouas-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302, pp.Journal of Colloid and Interface Science. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-approach strategy to probe the interactions between anions and new classes of molecular receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th french days of mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new clickable Fullerene platform and its use in the construction of Donors-C60 conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo et Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TADF OLEDs with Circularly Polarized Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized OLED based on thermally activated delayed fluorescence molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual World Congress on Advanced Materials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of light emission using organic fluorophores as antennas in unusual situations: The cases of tetrazines and 2-D hybrid perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides (JPH2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysique et photochimie: Des fondements aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2016, 2759819140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de diacoxyarènes à propriétés organogélifiantes et étude structurale des gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Bordeaux 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04470632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7175-7236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189091568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">405144782720016486163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6163-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from the University of Bordeaux 1 in 1994 and received his M.Sc. from Ecole Polytechnique in 1996. I joined the team of Professor Bouas-Laurent in Bordeaux in 1995 and received a Ph.D. in 1999 for research on the synthesis and gel-forming abilities of dialkoxyarenes and structural study of their gels. Then I joined the group of Professor Vince Rotello at the University of Massachusetts at Amherst as a post-doctoral fellow, where I worked on the syntheses and study of supramolecular plug and play polymers for two years. In 2001, I was recruited as Chargé de Recherche in CNRS and joined the PPSM laboratory in ENS Paris-Saclay and was promoted to Directeur de Recherche in 2016.My research interests include the design, synthesis, and study of new fluorescent and multichromophoric organic molecules with special properties and their nanoformulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-benzo-cinnolines (“ABCDyes”) as versatile cinnoline-based green-emitting fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (68), pp.12785-12788. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02026C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photoacoustic NIR BODIPY self-assembly in theranostic solid lipid nanoparticles via alpha-group variation: influence on spectral and nanostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.6115-6133. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR05291A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photophysical Properties of 4’‐5’ Disubstituted CinNapht Dyes Accessible through Double SNAr Late‐Stage Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Dynamic Chirality in Donor‐Acceptor Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurélie Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (2), pp.e202414490. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202414490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcuminoid Derivatives with a Donor‐Acceptor‐Donor Architecture: an Outstanding Platform for Highly‐Efficient Near‐Infrared Electroluminescence and Amplified Spontaneous Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae‐hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a nitrophenol disubstituted BODIPY halochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ossanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-025-00806-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karuppasamy Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (17), pp.6488-6499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization induced thermally activated delayed fluorescence via distortion of molecular geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.7943-7955. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TC00245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative photoacoustic spectral transformations in theranostic solid lipid nanoparticles labelled with increasing concentrations of a photoacoustic NIR BODIPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR02880E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright two-photon excitable red-emissive fluorogenic probes for fast and wash-free bioorthogonal labelling in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (30), pp.8119-8128. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC01754K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (20), pp.5386-5395. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés acido-basiques d'un composé photochrome de la famille des spiropyranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (1050), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (12), pp.13978-14007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaobo Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Morán Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Kechkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Houel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Dehydrogenative Homocoupling of 2‐Aryl‐N‐heterocycles and Application to the Synthesis of Phenylpyridine Borane Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (17), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Sclavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible and Photostable Photoacoustic Contrast Agents as Nanoparticles Based on Bodipy Scaffold and Polylactide Polymers: Synthesis, Formulation, and In Vivo Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (36), pp.40501-40512. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c04874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léaustic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03112970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silafluorene as a promising core for cell-permeant, highly bright and two-photon excitable fluorescent probes for live-cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.109083. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CinNapht&amp;quot; dyes a new Cinnoline/Naphthalimide fused hybrid fluorophore: Synthesis, Photo-physical study and use for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (48), pp.30088-30092. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA05110E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.132467. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinjection of fluorescent nanoparticles into intact plant cells using femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kunieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.066104. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0001687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Chiral Perturbation on Thermally Activated Delayed Fluorescence Emitters and Elaboration of the First Top‐Emission Circularly Polarized OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavnevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (43), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Multichromophoric Array by Sequential CuAAC Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tafrioucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109031. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of nanoparticle diffusion in cytoplasm of single plant cells realized by photoinjection with femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Yasukun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35848/1882-0786/abc490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un tampon universel pour l'étude d'indicateurs colorés acido-basiques (par spectrophotométrie UV-visible)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1014), pp.559-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydnone-coumarins as clickable turn-on fluorescent sensors for molecular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Riomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sallustrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bregant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (76), pp.10758-10761. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc06070c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy of AdamBODIPY Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3990-3993. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieger Jutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphenylamine/tetrazine based π-conjugated systems as molecular donors for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (12), pp.9700-9713. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02097B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spectroscopic properties and aggregation process of a new emitting boron dipyrromethene (BODIPY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.5373-5385. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3097555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.1958-1966. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper- or manganese-doped ZnS quantum dots as fluorescent probes for detecting folic acid in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Geszke-Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Lulek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.987-991. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles coated with thioxanthone derivative as hybrid photoinitiating systems for free radical polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 ((51)), pp.17795-802. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303923p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Route to Symmetric and Asymmetric meso-CF(3)-3(5)-Aryl(hetaryl)- and 3,5-Diaryl(dihetaryl)-BODIPY Dyes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubov N Sobenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M Vasil'Tsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Petrushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2524-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol200360f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of visible and NIR distyryl-BODIPY dyes from a novel fluorinated platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (20), pp.4546-53. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004812g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Perovskite Luminescent Nanoparticules in the Visible Range.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (31), pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-modulated recognition of tetrazines using thioureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (15), pp.2835-2838. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol070981l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazine-based fluoroelectrochromic window; modulation of the fluorescence through applied potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3612-3614. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b608312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variations in a family of orthodialkoxyarenes organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Terech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bouas-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302, pp.Journal of Colloid and Interface Science. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-approach strategy to probe the interactions between anions and new classes of molecular receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th french days of mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new clickable Fullerene platform and its use in the construction of Donors-C60 conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo et Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TADF OLEDs with Circularly Polarized Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized OLED based on thermally activated delayed fluorescence molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual World Congress on Advanced Materials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of light emission using organic fluorophores as antennas in unusual situations: The cases of tetrazines and 2-D hybrid perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides (JPH2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysique et photochimie: Des fondements aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2016, 2759819140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de diacoxyarènes à propriétés organogélifiantes et étude structurale des gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Bordeaux 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04470632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAB7E2C0"/>
+    <w:nsid w:val="DB5C5777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-clavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7175-7236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189091568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/405144782720016486163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6163-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coehlo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02026C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lordez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05291A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tacke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Estaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;duc Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;lie Poulard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;hyeon Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ossanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00806-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02880E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auvray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC01754K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Castanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201164" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04874" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hoang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA05110E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Indra Rukmana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kunieda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0001687" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02919912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavnevich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004838" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tafrioucht" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Baczko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/abc490" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03811651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700173" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Quinton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02097B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke-Moritz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Lulek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.12.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ3WRL9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303923p" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598361v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubov N Sobenina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Vasil'Tsov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Petrova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Petrushenko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Ushakov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200360f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004812g" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7PKF3KLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaporte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171685v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Jordan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Pollier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A. Miller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiernan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070981l" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b608312a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD7Q3HM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117070v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouas-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.056" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZ0N5PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391283v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Keromnes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Eslande" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391291v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04409350v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcroix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340320v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341478v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083083v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Meallet-Renault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-clavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7175-7236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189091568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/405144782720016486163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6163-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coehlo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pieters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02026C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lordez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05291A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tacke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Estaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;duc Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;lie Poulard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;hyeon Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ossanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00806-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02880E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auvray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC01754K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Castanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201164" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04874" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hoang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA05110E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Indra Rukmana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kunieda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0001687" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02919912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavnevich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004838" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tafrioucht" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Baczko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/abc490" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03811651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700173" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Quinton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02097B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke-Moritz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Lulek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.12.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ3WRL9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303923p" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598361v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubov N Sobenina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Vasil'Tsov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Petrova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Petrushenko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Ushakov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200360f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004812g" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7PKF3KLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaporte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171685v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Jordan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Pollier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A. Miller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiernan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070981l" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b608312a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD7Q3HM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117070v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouas-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.056" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZ0N5PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391283v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Keromnes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Eslande" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391291v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04409350v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcroix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340320v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341478v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083083v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Meallet-Renault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>