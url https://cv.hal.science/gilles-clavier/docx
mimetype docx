--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7175-7236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189091568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">405144782720016486163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6163-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from the University of Bordeaux 1 in 1994 and received his M.Sc. from Ecole Polytechnique in 1996. I joined the team of Professor Bouas-Laurent in Bordeaux in 1995 and received a Ph.D. in 1999 for research on the synthesis and gel-forming abilities of dialkoxyarenes and structural study of their gels. Then I joined the group of Professor Vince Rotello at the University of Massachusetts at Amherst as a post-doctoral fellow, where I worked on the syntheses and study of supramolecular plug and play polymers for two years. In 2001, I was recruited as Chargé de Recherche in CNRS and joined the PPSM laboratory in ENS Paris-Saclay and was promoted to Directeur de Recherche in 2016.My research interests include the design, synthesis, and study of new fluorescent and multichromophoric organic molecules with special properties and their nanoformulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-benzo-cinnolines (“ABCDyes”) as versatile cinnoline-based green-emitting fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (68), pp.12785-12788. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02026C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photoacoustic NIR BODIPY self-assembly in theranostic solid lipid nanoparticles via alpha-group variation: influence on spectral and nanostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.6115-6133. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR05291A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photophysical Properties of 4’‐5’ Disubstituted CinNapht Dyes Accessible through Double SNAr Late‐Stage Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Dynamic Chirality in Donor‐Acceptor Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurélie Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (2), pp.e202414490. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202414490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcuminoid Derivatives with a Donor‐Acceptor‐Donor Architecture: an Outstanding Platform for Highly‐Efficient Near‐Infrared Electroluminescence and Amplified Spontaneous Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae‐hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a nitrophenol disubstituted BODIPY halochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ossanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-025-00806-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karuppasamy Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (17), pp.6488-6499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization induced thermally activated delayed fluorescence via distortion of molecular geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.7943-7955. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TC00245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative photoacoustic spectral transformations in theranostic solid lipid nanoparticles labelled with increasing concentrations of a photoacoustic NIR BODIPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR02880E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright two-photon excitable red-emissive fluorogenic probes for fast and wash-free bioorthogonal labelling in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (30), pp.8119-8128. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC01754K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (20), pp.5386-5395. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés acido-basiques d'un composé photochrome de la famille des spiropyranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (1050), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (12), pp.13978-14007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaobo Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Morán Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Kechkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Houel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Dehydrogenative Homocoupling of 2‐Aryl‐N‐heterocycles and Application to the Synthesis of Phenylpyridine Borane Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (17), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Sclavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible and Photostable Photoacoustic Contrast Agents as Nanoparticles Based on Bodipy Scaffold and Polylactide Polymers: Synthesis, Formulation, and In Vivo Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (36), pp.40501-40512. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c04874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léaustic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03112970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silafluorene as a promising core for cell-permeant, highly bright and two-photon excitable fluorescent probes for live-cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.109083. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CinNapht&amp;quot; dyes a new Cinnoline/Naphthalimide fused hybrid fluorophore: Synthesis, Photo-physical study and use for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (48), pp.30088-30092. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA05110E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.132467. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinjection of fluorescent nanoparticles into intact plant cells using femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kunieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.066104. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0001687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Chiral Perturbation on Thermally Activated Delayed Fluorescence Emitters and Elaboration of the First Top‐Emission Circularly Polarized OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavnevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (43), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Multichromophoric Array by Sequential CuAAC Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tafrioucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109031. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of nanoparticle diffusion in cytoplasm of single plant cells realized by photoinjection with femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Yasukun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35848/1882-0786/abc490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un tampon universel pour l'étude d'indicateurs colorés acido-basiques (par spectrophotométrie UV-visible)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1014), pp.559-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydnone-coumarins as clickable turn-on fluorescent sensors for molecular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Riomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sallustrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bregant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (76), pp.10758-10761. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc06070c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy of AdamBODIPY Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3990-3993. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieger Jutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphenylamine/tetrazine based π-conjugated systems as molecular donors for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (12), pp.9700-9713. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02097B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spectroscopic properties and aggregation process of a new emitting boron dipyrromethene (BODIPY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.5373-5385. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3097555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.1958-1966. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper- or manganese-doped ZnS quantum dots as fluorescent probes for detecting folic acid in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Geszke-Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Lulek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.987-991. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles coated with thioxanthone derivative as hybrid photoinitiating systems for free radical polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 ((51)), pp.17795-802. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303923p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Route to Symmetric and Asymmetric meso-CF(3)-3(5)-Aryl(hetaryl)- and 3,5-Diaryl(dihetaryl)-BODIPY Dyes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubov N Sobenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M Vasil'Tsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Petrushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2524-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol200360f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of visible and NIR distyryl-BODIPY dyes from a novel fluorinated platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (20), pp.4546-53. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004812g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Perovskite Luminescent Nanoparticules in the Visible Range.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (31), pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-modulated recognition of tetrazines using thioureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (15), pp.2835-2838. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol070981l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazine-based fluoroelectrochromic window; modulation of the fluorescence through applied potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3612-3614. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b608312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variations in a family of orthodialkoxyarenes organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Terech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bouas-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302, pp.Journal of Colloid and Interface Science. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-approach strategy to probe the interactions between anions and new classes of molecular receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th french days of mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new clickable Fullerene platform and its use in the construction of Donors-C60 conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo et Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TADF OLEDs with Circularly Polarized Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized OLED based on thermally activated delayed fluorescence molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual World Congress on Advanced Materials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of light emission using organic fluorophores as antennas in unusual situations: The cases of tetrazines and 2-D hybrid perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides (JPH2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysique et photochimie: Des fondements aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2016, 2759819140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de diacoxyarènes à propriétés organogélifiantes et étude structurale des gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Bordeaux 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04470632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId450"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7175-7236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189091568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">405144782720016486163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6163-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated from the University of Bordeaux 1 in 1994 and received his M.Sc. from Ecole Polytechnique in 1996. I joined the team of Professor Bouas-Laurent in Bordeaux in 1995 and received a Ph.D. in 1999 for research on the synthesis and gel-forming abilities of dialkoxyarenes and structural study of their gels. Then I joined the group of Professor Vince Rotello at the University of Massachusetts at Amherst as a post-doctoral fellow, where I worked on the syntheses and study of supramolecular plug and play polymers for two years. In 2001, I was recruited as Chargé de Recherche in CNRS and joined the PPSM laboratory in ENS Paris-Saclay and was promoted to Directeur de Recherche in 2016.My research interests include the design, synthesis, and study of new fluorescent and multichromophoric organic molecules with special properties and their nanoformulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional benzonitrile derivatives with TADF and mechanofluorochromic properties and their application in OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.13752 - 13767. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4tc04347b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino-benzo-cinnolines (“ABCDyes”) as versatile cinnoline-based green-emitting fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (68), pp.12785-12788. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CC02026C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of photoacoustic NIR BODIPY self-assembly in theranostic solid lipid nanoparticles via alpha-group variation: influence on spectral and nanostructural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gobeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.6115-6133. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR05291A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Photophysical Properties of 4’‐5’ Disubstituted CinNapht Dyes Accessible through Double SNAr Late‐Stage Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh‐duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 31 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Dynamic Chirality in Donor‐Acceptor Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coehlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurélie Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Ferdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Estaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (2), pp.e202414490. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202414490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcuminoid Derivatives with a Donor‐Acceptor‐Donor Architecture: an Outstanding Platform for Highly‐Efficient Near‐Infrared Electroluminescence and Amplified Spontaneous Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony d'Aléo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dae‐hyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202500338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a nitrophenol disubstituted BODIPY halochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ossanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-025-00806-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide MOF-based luminescent sensor arrays for the detection of castration-resistant prostate cancer curing drugs and biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karuppasamy Gopalsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (17), pp.6488-6499. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3sc06899d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization induced thermally activated delayed fluorescence via distortion of molecular geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (22), pp.7943-7955. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TC00245H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative photoacoustic spectral transformations in theranostic solid lipid nanoparticles labelled with increasing concentrations of a photoacoustic NIR BODIPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Maccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR02880E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Electron Transfer in Clicked Ferrocene‐BODIPY‐Fullerene Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helvetica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hlca.202300039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast time-resolved spectroscopy elucidating photo-driven electron and energy transfer processes in a broadband light-absorbing BODIPY-C60-distyryl BODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anam Fatima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00670-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright two-photon excitable red-emissive fluorogenic probes for fast and wash-free bioorthogonal labelling in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (30), pp.8119-8128. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC01754K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning of the Photoacoustic Generation Efficiency by Aggregation-Caused Quenching and Excitation Energy Transfer in Bodipy-Labeled Polylactide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Linger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (38), pp.18971-18985. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés acido-basiques d'un composé photochrome de la famille des spiropyranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélène Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (1050), pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF/DNA luminescent sensing platform for detection of potential COVID-19 biomarker and drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (20), pp.5386-5395. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SC00106G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ln-MOF Based Ratiometric Luminescent Sensor for the Detection of Potential COVID-19 Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Batra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (12), pp.13978-14007. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence-Sensitive Surfaces Bearing Ratiometric Nanoparticles for Bacteria Growth Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaobo Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Morán Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Kechkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Houel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (8), pp.5482-5492. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.2c00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross‐Dehydrogenative Homocoupling of 2‐Aryl‐N‐heterocycles and Application to the Synthesis of Phenylpyridine Borane Dimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (17), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRET-mediated quenching of BODIPY fluorescent nanoparticles by methylene blue and its application to bacterial imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Sclavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43630-022-00215-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Easy to Synthesize Benzonitrile Compounds with Mixed Carbazole and Phenoxazine Substituents Exhibiting Dual Emission and TADF Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (14), pp.2740-2753. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c00219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel D–A chromophores with condensed 1,2,4-triazine system simultaneously display thermally activated delayed fluorescence and crystallization-induced phosphorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maggiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Danos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (29), pp.17770-17781. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00777k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible and Photostable Photoacoustic Contrast Agents as Nanoparticles Based on Bodipy Scaffold and Polylactide Polymers: Synthesis, Formulation, and In Vivo Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Coïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotim Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (36), pp.40501-40512. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c04874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient solution and solid state ESIPT fluorophore and its OLEDs application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léaustic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.3014-3021. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ05600F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03112970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silafluorene as a promising core for cell-permeant, highly bright and two-photon excitable fluorescent probes for live-cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bolze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, pp.109083. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CinNapht&amp;quot; dyes a new Cinnoline/Naphthalimide fused hybrid fluorophore: Synthesis, Photo-physical study and use for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (48), pp.30088-30092. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RA05110E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a dual clickable fullerene platform and construction of a dissymmetric BODIPY-[60]Fullerene-DistyrylBODIPY triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.132467. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2021.132467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved fluorescence microscopy combined to Scanning ElectroChemical Microscopy (SECM): a new way to visualize photo-induced electron transfer quenching with an electrofluorochromic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerret-Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra M Gonzalez Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Dubacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (43), pp.23938-23948. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-acceptor 1,2,4,5-Tetrazines Prepared by Buchwald-Hartwig Cross-Coupling Reaction and Their Photoluminescence Turn-on Property by Inverse Electron Demand Diels-Alder Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Vybornyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (5), pp.3407-3416. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.9b02817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Chiral Perturbation on Thermally Activated Delayed Fluorescence Emitters and Elaboration of the First Top‐Emission Circularly Polarized OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavnevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (43), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02919912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Multichromophoric Array by Sequential CuAAC Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tafrioucht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Baczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fensterbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.109031. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.109031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Copolymers for Bacterial Bioimaging and Viability Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (9), pp.2843-2851. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.0c00981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinjection of fluorescent nanoparticles into intact plant cells using femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kunieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.066104. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0001687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced electron transfer and energy transfer processes in a new BODIPY-C 60 Dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Trang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huong Ha-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Nizinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (42), pp.9396-9410. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c05187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of nanoparticle diffusion in cytoplasm of single plant cells realized by photoinjection with femtosecond laser amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taufiq Indra Rukmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryohei Yasukun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35848/1882-0786/abc490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Selective Arylation of Naphthalenes: a Key Entry towards Extended Fluorenones and Phenanthridinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (8), pp.1835-1841. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un tampon universel pour l'étude d'indicateurs colorés acido-basiques (par spectrophotométrie UV-visible)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1014), pp.559-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient One-Pot Synthesis of 1,2,3,4-Thiatriazoles Towards a Novel Electron Acceptor for Highly-Efficient Thermally-Activated Delayed-Fluorescence Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Bucinskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marharyta Vasylieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (10), pp.2457-2462. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201805358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–shell polymeric nanoparticles comprising BODIPY and fluorescein as ultra-bright ratiometric fluorescent pH sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PP00457A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Zr(IV) Metal–Organic Frameworks Based on an Excited-State Intramolecular Proton Transfer-Type Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Trannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Livage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roch-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (10), pp.6918-6926. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgTi(cat)3, a promising precursor for the preparation of Ti–MOFs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau-Corcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyhedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.111 - 115. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poly.2018.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydnone-coumarins as clickable turn-on fluorescent sensors for molecular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Riomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sallustrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bregant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (76), pp.10758-10761. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc06070c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01988433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐Free Synthetic Approach to 3‐Monosubstituted Unsymmetrical 1,2,4,5‐Tetrazines Useful for Bioorthogonal Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangyang Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François‐Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12057-12061. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201804878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Spectroscopy of AdamBODIPY Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Yuan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhotoChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.72-80. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cptc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03811651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination polymers built up from an s -tetrazine derived ligand and rare-earth ions: from a sequential dimensional expansion to organic–inorganic energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (31), pp.10715 - 10720. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt01268g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Fluorescent Zr Carboxylate Metal–Organic Framework for the Detection of Electron-Rich Molecules in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8423 - 8429. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate detection of Escherichia coli growth by fluorescent pH-sensitive organic nanoparticles for high-throughput screening applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Si</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rieger Jutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of new circularly polarized thermally activated delayed fluorescence emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.3990-3993. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01295446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent core-shell nanoparticles and nanocapsules using comb-like macromolecular RAFT agents: synthesis and functionalization thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Beaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (25), pp.4272 - 4283. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY00646A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Infinite Zirconium Phenolate Building Unit to Enhance the Chemical Stability of Zr MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (45), pp.13297 - 13301. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triphenylamine/tetrazine based π-conjugated systems as molecular donors for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (12), pp.9700-9713. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02097B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright BODIPY-Tagged Polystyrene Nanoparticles: Study of Concentration Effect on Photophysical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13945--13952. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502790w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Quenching of a Chromophore Luminescence by Color Transition of a Polydiacetylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.10836. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403039u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of the excited-state dynamics of push-pull triphenylamine dyes as models for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rebarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buntinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.13922 - 13939. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP51480C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the spectroscopic properties and aggregation process of a new emitting boron dipyrromethene (BODIPY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.Y. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.5373-5385. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3097555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Labelling of a Bis-Urea based Supramolecular Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ribagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cannizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (6), pp.1958-1966. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307829x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Fluorescent Polymeric Nanoparticles Made from a New Family of BODIPY Monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (13), pp.5167-5176. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma400590q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper- or manganese-doped ZnS quantum dots as fluorescent probes for detecting folic acid in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Geszke-Moritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Lulek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132, pp.987-991. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles coated with thioxanthone derivative as hybrid photoinitiating systems for free radical polymerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 ((51)), pp.17795-802. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la303923p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization Properties of Solid-State Organic Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dvorko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (4), pp.3817-3817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic and electrofluorochromic properties of a new boron dipyrromethene-ferrocene conjugate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabre-Francke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Munteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.809-815. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Route to Symmetric and Asymmetric meso-CF(3)-3(5)-Aryl(hetaryl)- and 3,5-Diaryl(dihetaryl)-BODIPY Dyes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubov N Sobenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M Vasil'Tsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga V Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Petrushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor A Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (10), pp.2524-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol200360f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling thin layer electrochemistry with epifluorescence microscopy: An expedient way of investigating electrofluorochromism of organic dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.574. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dithiolate-appended Iridium(III) complex with dual functions of reducing and capping agent for the design of small-sized gold nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.6501 - 6504. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja111384m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Pegylated Fluorescent Nanoparticles by RAFT Miniemulsion Polymerization Using a Phase Inversion Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Rapid Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (9-10), pp.699-705. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/marc.201100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gihane Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved photon yield from a green dye with a reducing and oxidizing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (9), pp.1657-1660. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Copolymers with Pendant Cationic Mixed-Ligand Terpyridine-Based Iridium (III) Complexes: Synthesis and Application in Light-Emitting Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guillaneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (15), pp.1616-1628. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201100167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of visible and NIR distyryl-BODIPY dyes from a novel fluorinated platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Méallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (20), pp.4546-53. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c004812g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Perovskite Luminescent Nanoparticules in the Visible Range.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (31), pp.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen Hoang-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ledoux-Rak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.8120-8133. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic900060d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hindered BODIPY Derivatives: Solution and Amorphous State Fluorescence Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Truc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumas-Verdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (27), pp.11844-11855. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9019602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox-modulated recognition of tetrazines using thioureas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke A. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tiernan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (15), pp.2835-2838. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol070981l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon fluorescent holographic rewritable micropatterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (29), pp.8970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazines substituted by heteroatoms including the first tetrazine based cyclophane: Synthesis and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Hua Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 592, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor-Acceptor-Donor Tetrazines Containing a Ferrocene Unit: Synthesis, Electrochemical and Spectroscopic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Janowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Zakrzewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110, pp.12971-12975. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp062186f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tetrazine-based fluoroelectrochromic window; modulation of the fluorescence through applied potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunkyoung Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3612-3614. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b608312a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variations in a family of orthodialkoxyarenes organogelators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Terech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bouas-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 302, pp.Journal of Colloid and Interface Science. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Properties of New Tetrazines Substituted by Heteroatoms: Towards the World&s Smallest Organic Fluorophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miomandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Vernières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.5667-5673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front Cover: Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding (Eur. J. Org. Chem. 9/2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202300123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-approach strategy to probe the interactions between anions and new classes of molecular receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th french days of mass spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late-stage functionalization of a fluorescent scaffold to afford a new generation of large Stokes shift red-emitting dyes with promising properties for biological imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Tacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Eslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique (JCO) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new clickable Fullerene platform and its use in the construction of Donors-C60 conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Yonkeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Photo et Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVEALING LATENT FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Malinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3086298. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TADF OLEDs with Circularly Polarized Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J. Riives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized OLED based on thermally activated delayed fluorescence molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Pauton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaric Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual World Congress on Advanced Materials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of light emission using organic fluorophores as antennas in unusual situations: The cases of tetrazines and 2-D hybrid perovskites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Pérovskites Hybrides (JPH2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysique et photochimie: Des fondements aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Meallet-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2016, 2759819140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de diacoxyarènes à propriétés organogélifiantes et étude structurale des gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université Bordeaux 1, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04470632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId451"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB5C5777"/>
+    <w:nsid w:val="AD8195C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-clavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7175-7236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189091568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/405144782720016486163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6163-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coehlo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pieters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02026C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lordez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05291A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tacke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Estaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;duc Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;lie Poulard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;hyeon Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ossanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00806-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02880E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auvray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC01754K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Attia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Castanet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201164" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04874" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hoang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA05110E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024507v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Indra Rukmana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kunieda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0001687" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02919912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavnevich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004838" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tafrioucht" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Baczko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/abc490" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03811651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700173" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Quinton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02097B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke-Moritz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Lulek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.12.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ3WRL9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303923p" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598361v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubov N Sobenina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Vasil'Tsov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Petrova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Petrushenko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Ushakov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200360f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004812g" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7PKF3KLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaporte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171685v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Jordan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Pollier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A. Miller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiernan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070981l" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b608312a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD7Q3HM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117070v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouas-Laurent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.056" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZ0N5PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391283v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Keromnes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Eslande" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391291v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04409350v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcroix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340320v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341478v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083083v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Meallet-Renault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470632v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-clavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7175-7236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189091568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/405144782720016486163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6163-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maggiore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Qu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Colella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Danos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc04347b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coehlo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02026C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Linger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lordez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05291A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Tacke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Estaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;duc Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;lie Poulard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ferdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae&#8208;hyeon Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ossanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-025-00806-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppasamy Gopalsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc06899d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00245H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02880E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rabah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Fatima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fensterbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vall&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00670-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auvray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud-Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC01754K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otim Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Piard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Attia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Castanet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Batra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanan Xiao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC00106G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282793v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203136" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaobo Pan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Mor&#225;n Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kechkeche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longhui Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201164" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Si" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sclavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-022-00215-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Vasylieva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c00219" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00777k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04874" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03112970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gadan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ05600F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Hoang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Savina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA05110E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Yonkeu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel M&#233;allet-Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra M Gonzalez Ojeda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dubacheva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06896" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Vybornyi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b02817" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02919912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavnevich" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004838" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tafrioucht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Baczko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.109031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayang Tian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.0c00981" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taufiq Indra Rukmana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kunieda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0001687" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Trang Tran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huong Ha-Thi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Nizinski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c05187" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Yasukun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1882-0786/abc490" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Large" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gigant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Bucinskas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805358" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Placial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00457A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Livage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00388" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau-Corcos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2018.09.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Decuypere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riomet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sallustrau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bregant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06070c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Sauvage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201804878" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03811651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Truc Vu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201700173" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouschmeyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt01268g" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01103" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieger Jutta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Audibert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.08.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01295446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pauton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Riives" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00850" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547927v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00646A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507058" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7649CF26BD25437A9DBE870AD99B332AD9E0BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Quinton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas-Verdes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02097B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719587v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502790w" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967133v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fave" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403039u" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebarz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buntinx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51480C" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Schmidt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3097555" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribagnac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307829x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366468v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400590q" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke-Moritz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Lulek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.12.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ3WRL9Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nehlig" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la303923p" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre-Francke" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.09.048" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598361v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubov N Sobenina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M Vasil'Tsov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Petrova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Petrushenko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Ushakov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol200360f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2011.03.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5WP9XRQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nasr" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Baudron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja111384m" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598359v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100008" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZ8PHJ10-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00597706v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouyer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100085" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611820v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guillaneuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100167" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T48QRSDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598360v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004812g" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7PKF3KLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alain-Rizzo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaporte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429956v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Badr&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9019602" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171685v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Jordan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Pollier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke A. Miller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiernan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070981l" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195529v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117073v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hua Gong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Tang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.05.014" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DRN8TH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117071v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zakrzewski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062186f" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RGMT3ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117078v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyoung Kim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b608312a" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PWD7Q3HM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117070v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bouas-Laurent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.056" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SZ0N5PV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016524v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Verni&#232;res" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418248v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300123" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391283v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Keromnes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Eslande" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391291v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04409350v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delcroix" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03996252v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Prete" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Depauw" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gao" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341478v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453060v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083083v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Meallet-Renault" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delaire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04470632v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>