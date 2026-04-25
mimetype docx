--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -140,486 +140,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Okay as a marker for coordinating transitions in joint actions: Effects of participant role and age in Swiss German and Swiss French interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bangerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Germanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brosy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.166-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2024.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place(s) et limite(s ) des diagrammes en sémantique cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.75-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.087.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle discursif donner à un marqueur de référence floue ? Analyse de &amp;lt;i&amp;gt;on&amp;lt;/i&amp;gt; dans un corpus de narrations orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie M. Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special issue : La référence floue, 47 (2), pp.247-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li.00119.col⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation psychologique d’hypothèses linguistiques, et inversement. Autour de l’expression du coup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Linguistique et interdisciplinarité, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/essais.13346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...336 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’articles et subdivision d’entretiens : mots d'introduction pour parcourir le volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -679,51 +679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aurnague et Dejan Stosic (dir.) — The semantics of dynamic space in French. Descriptive, experimental and formal studies on motion expression. Amsterdam/Philadelphia, John Benjamins, 2019, coll. Human Cognitive Processing, 396 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -752,51 +752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Lexical Meaning as a testable hypothesis. The case of English look, see, seem and appear, Nadav Sabar, Amsterdam/Philadelphia, John Benjamins Publishing Company, Collection : Studies in Functional and Structural Linguistics, vol. 75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.114(2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -825,90 +825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelles transitions discursives ok est-il le marqueur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Col</w:t>
+                <w:t xml:space="preserve">Adrian Bangerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Bangerter</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brosy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Variations autour du mot "ok", 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -927,1843 +927,1843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An investigation of the determinants of dialogue navigation in joint activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (6), pp.1345-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716418000358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces Mentaux et Intégration Conceptuelle : Retour sur la Constitution de Théories Soeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Varia, 18 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.1111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : &amp;quot;Préposition et rection verbale. Étude des prépositions avec, contre, en, par, parmi, pour&amp;quot; de Fumitake Ashino, Jean-Jacques Franckel, Denis Paillard. Berne, Peter Lang, 2017, Collection : Gramm-R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vandeloise on proximity or the missing piece of a final triptich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aurnague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Bigot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0142716418000358⟩</w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, HS-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.5024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fortis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de « voilà » dans l’affirmation : valeur confirmative et marque d’intégration d’informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Col</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.39-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14273/unisa-1663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique instructionnelle : propositions et études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le point de vue pris au mot. Mélanges offerts à Pierre-Yves Raccah, HS (19), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.4407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de cartographie des emplois de voilà en vue d’une analyse instructionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsp.1015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An instruction-based analysis of over</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.370-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/langcog.2014.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Over The Limit’ ou Quelle instruction sémantique pour l’unité ‘over’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 29/30, pp.41-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestalt Compositionality and Instruction-Based Meaning Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.151-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-011-0431-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des relations fonctionnelles des unités linguistiques aux relations instructionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur le rôle de l'intonation dans le traitement de l'information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositionnalité gestaltiste et construction du sens par instructions dynamiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Victorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Varia, 18 (18), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 5, pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Aurnague</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORRESPONDANCE ET MIXAGE D'ESPACES MENTAUX DANS LA CONSTRUCTION DYNAMIQUE DU SENS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.53-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositionnalité gestaltiste et construction du sens par instructions dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Col</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Victorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.1-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTIVATION &amp;quot; ET &amp;quot; SAILLANCE &amp;quot; D'UNITÉS GRAMMATICALES. QUELLE PLACE POUR L'INTONATION DANS LA CONSTRUCTION DYNAMIQUE DU SENS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.59-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment formaliser en linguistique cognitive ? Opération de fenêtrage et calcul du sens temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Victorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, HS-23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.5024⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Cognition, discours, contextes, HS-6, https://journals.openedition.org/corela/1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosodie et émergence du sens. Propositions pour une étude cognitive de l'intonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (3), pp.255-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation&amp;quot; ou &amp;quot;intégration&amp;quot; prédicative ? La prédication comme principe d'émergence du sens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque des Faits de Langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Prédication, pp.en cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00113054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appear, seem et look: &amp;quot;perception&amp;quot; et &amp;quot;construction&amp;quot; des apparences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le point de vue pris au mot. Mélanges offerts à Pierre-Yves Raccah, HS (19), 20 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.4407⟩</w:t>
+              <w:t xml:space="preserve">, 2005, numéro spécial: Les Verbes d'apparence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...1278 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00113083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories cognitives et l'hypothèse de l'émergence du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.115-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2788,51 +2788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style indirect libre et intégration conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Stylistique et énonciation : le cas du discours indirect libre, pp.185-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2857,51 +2857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALREADY, From a Topological Point Of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9, pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2926,51 +2926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinitif en TO et accès à une scène verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10, pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,51 +2995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation et saut. Opération(s) de négation dans différents passages de The Portrait of a Lady de Henry James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Base de données textuelles, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3064,51 +3064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une définition des valeurs de gonna en anglais, à partir du corpus électronique COLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Duchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation, ajustement, stabilisation. Utilisation du concept de “détour” dans une théorie linguistique formelle (TOE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Marges et déviations, 54, pp.221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3215,51 +3215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression du futur chez des patients atteints de Dystrophie Musculaire de Duchenne : une étude de cas en milieu familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,51 +3310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation d’une valeur modale : l’opérateur will à valeur de prédictabilité, et l’aspect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 3, pp.105-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3388,51 +3388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés didactiques d’un problème linguistique : la détermination nominale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 4, pp.81-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3502,51 +3502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenting and integrating new referents into the common ground in dialogue: the case of escape room players’ interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3584,51 +3584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi “pas de souci” ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Langage à la Croisée des Disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3653,51 +3653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la saillance dans les transitions discursives et dialogiques. Le cas de quelques marqueurs discursifs en français de France et français du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée au Département d’études françaises de l'Université Concordia (Montréal, Québec, Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département d’études françaises de l'Université Concordia (Montréal, Québec, Canada), Jan 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3716,264 +3716,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Altérité linguistique ou complémentarité cognitive ? Comparaison translinguistique de quelques marqueurs discursifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Congrès mondial du CIÉF à Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil International d'Études Francophones, Jun 2024, Moncton, New Brunswick, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de la saillance dans les transitions discursives et dialogiques. Le cas des marqueurs discursifs ok, voilà, du coup et alors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études La saillance dans la délinarisation du message. Aspects multidimensionnels et multimodaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Cataldo; Centre de Recherches Interdisciplinaires et Transculturelles (CRIT), Université de Franche-Comté, Sep 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Témoignage : « Je ne serais pas arrivé là si… je n’avais pas demandé mon chemin à Janine. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Enseigner la Théorie des opérations énonciatives aujourd’hui. Hommage à Janine Bouscaren (1926-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Chuquet; Sylvie Hanote; Lucie Gournay, Apr 2024, Poitiers (MSHS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière pour décrire le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International AFLS 2023 : Le français et ses frontières (panel spécial)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Col (organisateur du panel), Sep 2023, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3998,51 +3998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès Professionnel des Linguistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASL – Association des Sciences du Langage, Jul 2023, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,51 +4080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleidoscopic analysis of discourse markers viewed as a prismatic category: Sequential methodological approach of a multifaceted object of the language sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,51 +4162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontière, recentrage, passage : Comparaison de deux marqueurs de position face à la frontière, « voilà » et « du coup »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International AFLS 2023 : Le français et ses frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juliette Delahaie; Emmanuelle Canut; AFLS – Association of French Language Studies; Laboratoire STL – Savoirs, Textes, Langage – UMR 8163 (CNRS / Université de Lille), Sep 2023, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4231,51 +4231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence d’un modèle instructionnel pour décrire la construction dynamique du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Université de Montréal (Département de Linguistique), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4294,398 +4294,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variations linguistiques et analyse de données orales en contexte canadien francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études en contexte de francophonie nord-américaine : complémentarité interdisciplinaire et approches comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accommodation du discours en contexte de tâche collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 'Stratégies Intersubjectives en Discours et Négociation du Sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment naviguer dans le dialogue et rendre évident ce que l’on dit ? L’exemple de « voilà »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gobet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études en contexte de francophonie nord-américaine : complémentarité interdisciplinaire et approches comparées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XIIe Colloque international de linguistique française (CILF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer avec des mots… L’exemple de voilà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences beaux midis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Médecine de l’Université de Montréal, Jan 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles Col</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How do dialogue partners jointly manage mental load to navigate the interaction? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Brunellière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4723,51 +4723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence du modèle sémantique instructionnel dans une perspective enactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Enaction 2018 – Journée sur l'enaction en animation, simulation et réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4786,221 +4786,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ok&amp;quot; et les emojis sur la toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaam Jaffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OK !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DisCo, Jun 2018, Salerne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation de données observées sur corpus annoté (dialogue finalisé en anglais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « OK »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Salerne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence du modèle instructionnel pour la construction dynamique du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chronosyntaxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire ERILIIS, Nov 2017, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5019,739 +5019,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et voilà!&amp;quot;: a cognitive perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Cognitive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bangor, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voilà » : une unité en pleine évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DiPVaC 3 - Discourse-Pragmatic Variation and Change 3, Université d'Ottawa, Canada.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut apporter une expérimentation psychologique pour une analyse sémantique cognitive ? Étude du cas de l’unité « voilà ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive linguistics before and after the quantitative turn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLICO, 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments d'hypothèse sur les usages de « voilà » d'un point de vue multimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude: "Multimodalité et Constructions Constructions, Grammaire, Lexique et Cognition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voilà : une unité en pleine évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation et Changement Pragmatico-Discursif - DiPvaC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying usage patterns in corpus data: A multifactorial account of stance-taking markers in English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Karolina@wa.Amu.Edu.Pl Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAM‐E 2016 Conference, Université Paris-Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Comment décrire la construction progressive du sens de l'unité à l'énoncé ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le signifiant, enCorps?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo Junior ERILIIS, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments d'hypothèse sur les usages de voilà d'un point de vue multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité et Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Et voilà!&amp;quot;: a cognitive perspective</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence de points de vue et signalement d'informations dans l'argumentation. L'exemple de « voilà »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...366 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARGAGE 2015 : Argumentation et langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5776,51 +5776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’interaction dialogique et espaces mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue et interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5845,51 +5845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruction de construction du sens et évocation de l’avenir en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LÀB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe CLLE-ERSSàB – Cognition, Langue, Langages, Érgonomie - Equipe de Recherche en Syntaxe et en Sémantique à Bordeaux (Université Bordeaux Montaigne); Laboratoire CLIMAS – Cultures et Littératures des Mondes Anglophones (Université Bordeaux Montaigne), Mar 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5914,51 +5914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du continu dans les interactions entre unités linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5996,51 +5996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle instructionnel du rôle des unités linguistiques dans la construction dynamique du sens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès: "L'homme au cœur des dynamiques sociales, territoriales et culturelles" - Symposium "Langage et Cognition" -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6065,51 +6065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s Cognitive About Future Time Evocation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Language, Culture and Mind Conference (LCM1) : Integrating Perspectives and Methodologies in the study of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chris Sinha, Jul 2004, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut de l'énonciateur et niveau d'énonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Rencontres d'Été de l'École Culiolienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris (Institut d’Anglais - Charles V), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6203,51 +6203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marques temporelles et dystrophie musculaire de Duchenne (DMD) : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,90 +6343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okay as a marker for coordinating transitions in joint actions: A cross-linguistic comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Germanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bangerter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Text and Discourse 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6464,51 +6464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do dialogue partners jointly manage mental load to navigate the interaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Brunelliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6546,64 +6546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses des interactions texte / émoticônes dans le Discours Numérique : Enjeux d'une nouvelle forme d'expression numérique des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaam Jaffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La palette des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6660,51 +6660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysémie, usages et fonctions de « voilà ». Beihefte zur Zeitschrift für romanische Philologie, Volume: 427</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,51 +6757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord et désaccord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
@@ -6841,51 +6841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du sens : un modèle instructionnel pour la sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang CH, 2017, 978-3-0343-2570-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b11516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6912,51 +6912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire, écrire, formaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvester N Osu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7000,51 +7000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’identité et processus d’identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvester Nhnẹanotnu Osu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,51 +7088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphosyntaxe du lexique. 2, Catégorisation et mise en discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Régis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
@@ -7172,51 +7172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation. 2, Concepts et cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roulland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7273,375 +7273,375 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’un modèle instructionnel pour décrire la construction dynamique du sens dans une perspective chronosyntactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Bottineau; Yves Macchi; Marine Poirier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChronosyntaxeS. Approches processives et dynamiques de la construction du sens.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025, 978-2-7574-4363-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accommodation du discours en contexte de tâche collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blandine Pennec; Sarah Bourse; Pauline Poincheval-Levillain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies Intersubjectives en Discours et Négociation du Sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.131-149, 2025, 978-2-7535-9837-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Didier Bottineau; Yves Macchi; Marine Poirier. </w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness and Discourse Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maj-Britt Mosegaard Hansen; Jaqueline Visconti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChronosyntaxeS. Approches processives et dynamiques de la construction du sens.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025, 978-2-7574-4363-7</w:t>
+              <w:t xml:space="preserve">Discourse Markers in Romance Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence d’un modèle instructionnel pour décrire la construction dynamique du sens dans une perspective chronosyntactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Poirier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChronosyntaxeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique instructionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémantique au pluriel. Théories et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.143-162, 2022, Rivages linguistiques, 978-2-7535-8095-4</w:t>
@@ -7664,549 +7664,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La perspective multimodale: quelques pistes à partir du cas de la multimodalité télévisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter De Gruyter, pp.299-320, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions discursives de « voilà »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col, Gilles; Danino, Charlotte; Bikialo, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.123-152, 2020, 9783110622454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la méthode expérimentale à l’étude de certains aspects de « voilà »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col, G.; C. Danino; Bikialo, S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter De Gruyter, pp.259-298, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En veux-tu, en voilà ». Polysémie, usages et fonctions de voilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Col; G.; C. Danino et Bikialo; S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de voilà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter De Gruyter, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naviguer dans le dialogue et faire voir ce que l'on dit : approches linguistique et psycholinguistique de &amp;quot;voilà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta SAIZ-SÁNCHEZ; Amalia RODRÍGUEZ SOMOLINOS; Sonia GÓMEZ-JORDANA FERARY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marques d'oralité et représentation de l'oral en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Presses universitaires Savoie Mont Blanc, 2020, 10 2377410146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...391 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalisation, saillance et instruction de construction du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Cappeau; Sylvie Hanote. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focalisation(s) : saillance dans les langues : lexique, syntaxe, prosodie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7535-2099-8</w:t>
@@ -8356,51 +8356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité en construction ou de l'identité à la modalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvester N Osu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,51 +8455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÔLES DE BY ET DE UNTIL DANS LA MISE EN SCÈNE VERBALE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Paillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préfixation, préposition, postposition. Etude de cas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.145-161, 2008, Rivages Linguistiques</w:t>
@@ -8528,51 +8528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontière et niveaux d'énonciation : statut de l'énonciateur dans le passage d'un niveau d'énonciation à un autre. L'exemple du style indirect libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hédi Ben Abbes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et syncrétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires franc-comtoises, pp.41-61, 2002, Annales littéraires. Laboratoire littérature et histoire des pays de langues européennes, 2-84627059-7</w:t>
@@ -8601,51 +8601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes non-stables et grammaticalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Duchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8687,51 +8687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de certains marqueurs linguistiques dans &amp;quot;Collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Verley (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Cuts, Raymond Carver, Robert Altman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.109-118, 1999, 9782729859466</w:t>
@@ -8754,203 +8754,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Obstacles, bifurcation, accès : essai de caractérisation linguistique de la négation dans un passage de The Portrait of a Lady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Verley (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Portrait of a Lady, Henry James, Jane Campion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.111-121, 1998, 9782729858612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de référence à l'à-venir avec le marqueur begin to ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Minary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du mot à l'identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales littéraires de l'université de Franche-Comté, pp.225-247, 1998, Littérature et histoire des pays de langues européennes, 2-251-60661-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-texte et référence à l'à-venir. Analyses comparatives de deux marqueurs polysémiques : will et be+ing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Guimier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Co-texte et calcul du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.197-213, 1997, 2-84133-006-0</w:t>
@@ -8979,51 +8979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence de marques spécifiques de futur en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Chuquet; Marc Fryd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Absence de marques et représentation de l'absence. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Presses universitaires de Rennes, pp.215-226, 1996, Travaux linguistiques du CERLICO, 2-86847-202-8</w:t>
@@ -9078,1049 +9078,1049 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Rôle de la saillance dans les transitions discursives et dialogiques. Le cas des marqueurs discursifs ok, voilà, du coup et alors »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Mais il est où le souci là ? Réflexions sur l’expression « pas de souci » en français de France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment décrire la construction dynamique du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer dans le dialogue avec les mots. Quelques exemples d’emplois instructionnels de balises dialogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corela et l’expérience des revues libres : Entretien avec Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://carnet.fabriquedunumerique.org/corela-et-lexperience-des-revues-libres-entretien-avec-gilles-col/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022, https://carnet.fabriquedunumerique.org/corela-et-lexperience-des-revues-libres-entretien-avec-gilles-col/</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits corpus et outils modestes. Pour une linguistique outillée à taille humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Towards an instructional semantics. Theoretical issues and case studies », Conférence invitée au Centre de Sciences Cognitives de l'Université de Neuchâtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« French Navigation Marker ‘voilà’ and its English Counterparts ». Invited Lecture at the University of Essex (Colchester, UK), Department of Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instructions publiques, sens privé. Comment construire du sens en discours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Integration of Informational Elements by Grouping. The Case of voilà. », Invited lecture at the University of Essex (Colchester, UK), Department of Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compositionnalité : le point de vue linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polysémie et ordres des unités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Perception et conception du blanc ». Table ronde « Si blanc, si net »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre de traitement et sémantique instructionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des éditions scientifiques ouvertes à tous : le choix de l’électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositionnalité gestaltiste et instruction dynamique de construction du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...206 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des formes prosodiques au fenêtrage sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10170,51 +10170,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dialogue, rire, cognition : quelques pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10232,90 +10232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de voilà dans l'affirmation : valeur confirmative et marque d'intégration d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Danino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knutsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10327,295 +10327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éléments de cartographie des emplois de voilà en vue d’une analyse instructionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana de Angelis</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">halshs-01282313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windowing the future. The cognitive operation of Windowing in the study of future time evocation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00211825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodie et émergence du sens. Propositions pour une étude de l'intonation d'un point de vue cognitif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10802,51 +10802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/membres/col-gilles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13346" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00119.col" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682465v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bangerter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Germanier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brosy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2024.07.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.087.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4407" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaigneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.1992.903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Jaffel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524862v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8421/accord-et-desaccord" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester N Osu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Nhn&#7865;anotnu Osu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Toupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul R&#233;gis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/706/morphosyntaxe-du-lexique-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roulland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473950v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404916v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409338v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377902v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/membres/col-gilles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bangerter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Germanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brosy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2024.07.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.087.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00119.col" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaigneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.1992.903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Jaffel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8421/accord-et-desaccord" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester N Osu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Nhn&#7865;anotnu Osu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Toupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul R&#233;gis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/706/morphosyntaxe-du-lexique-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roulland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404916v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409317v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377902v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>