--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -270,326 +270,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation psychologique d’hypothèses linguistiques, et inversement. Autour de l’expression du coup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Linguistique et interdisciplinarité, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.13346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle discursif donner à un marqueur de référence floue ? Analyse de &amp;lt;i&amp;gt;on&amp;lt;/i&amp;gt; dans un corpus de narrations orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie M. Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special issue : La référence floue, 47 (2), pp.247-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li.00119.col⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Place(s) et limite(s ) des diagrammes en sémantique cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, pp.75-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.087.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402510v1</w:t>
-              </w:r>
-[...219 lines deleted...]
-                <w:t xml:space="preserve">hal-04402542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’articles et subdivision d’entretiens : mots d'introduction pour parcourir le volume</w:t>
               </w:r>
@@ -1965,399 +1965,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compositionnalité gestaltiste et construction du sens par instructions dynamiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Victorri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remarques sur le rôle de l'intonation dans le traitement de l'information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compositionnalité gestaltiste et construction du sens par instructions dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Aptekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Victorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, pp.1-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 5, pp.1-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORRESPONDANCE ET MIXAGE D'ESPACES MENTAUX DANS LA CONSTRUCTION DYNAMIQUE DU SENS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.53-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602547v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-00666606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVATION &amp;quot; ET &amp;quot; SAILLANCE &amp;quot; D'UNITÉS GRAMMATICALES. QUELLE PLACE POUR L'INTONATION DANS LA CONSTRUCTION DYNAMIQUE DU SENS ?</w:t>
               </w:r>
@@ -2425,51 +2425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment formaliser en linguistique cognitive ? Opération de fenêtrage et calcul du sens temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Victorri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cognition, discours, contextes, HS-6, https://journals.openedition.org/corela/1504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3716,234 +3716,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Témoignage : « Je ne serais pas arrivé là si… je n’avais pas demandé mon chemin à Janine. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : Enseigner la Théorie des opérations énonciatives aujourd’hui. Hommage à Janine Bouscaren (1926-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Chuquet; Sylvie Hanote; Lucie Gournay, Apr 2024, Poitiers (MSHS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Altérité linguistique ou complémentarité cognitive ? Comparaison translinguistique de quelques marqueurs discursifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Congrès mondial du CIÉF à Moncton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil International d'Études Francophones, Jun 2024, Moncton, New Brunswick, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la saillance dans les transitions discursives et dialogiques. Le cas des marqueurs discursifs ok, voilà, du coup et alors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études La saillance dans la délinarisation du message. Aspects multidimensionnels et multimodaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Cataldo; Centre de Recherches Interdisciplinaires et Transculturelles (CRIT), Université de Franche-Comté, Sep 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04910379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière pour décrire le français</w:t>
               </w:r>
@@ -4156,165 +4156,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’un modèle instructionnel pour décrire la construction dynamique du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Université de Montréal (Département de Linguistique), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontière, recentrage, passage : Comparaison de deux marqueurs de position face à la frontière, « voilà » et « du coup »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International AFLS 2023 : Le français et ses frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juliette Delahaie; Emmanuelle Canut; AFLS – Association of French Language Studies; Laboratoire STL – Savoirs, Textes, Langage – UMR 8163 (CNRS / Université de Lille), Sep 2023, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410301v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04405309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations linguistiques et analyse de données orales en contexte canadien francophone</w:t>
               </w:r>
@@ -4458,50 +4458,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naviguer avec des mots… L’exemple de voilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences beaux midis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Médecine de l’Université de Montréal, Jan 2020, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment naviguer dans le dialogue et rendre évident ce que l’on dit ? L’exemple de « voilà »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4523,126 +4592,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque international de linguistique française (CILF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356584v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02528050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« How do dialogue partners jointly manage mental load to navigate the interaction? »</w:t>
               </w:r>
@@ -4786,191 +4786,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de données observées sur corpus annoté (dialogue finalisé en anglais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « OK »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salerne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ok&amp;quot; et les emojis sur la toile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaam Jaffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OK !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DisCo, Jun 2018, Salerne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101532v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04405157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence du modèle instructionnel pour la construction dynamique du sens</w:t>
               </w:r>
@@ -5524,178 +5524,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments d'hypothèse sur les usages de voilà d'un point de vue multimodal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité et Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Comment décrire la construction progressive du sens de l'unité à l'énoncé ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le signifiant, enCorps?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo Junior ERILIIS, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528101v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01380314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence de points de vue et signalement d'informations dans l'argumentation. L'exemple de « voilà »</w:t>
               </w:r>
@@ -6546,51 +6546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses des interactions texte / émoticônes dans le Discours Numérique : Enjeux d'une nouvelle forme d'expression numérique des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaam Jaffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7432,186 +7432,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’un modèle instructionnel pour décrire la construction dynamique du sens dans une perspective chronosyntactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marine Poirier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ChronosyntaxeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politeness and Discourse Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maj-Britt Mosegaard Hansen; Jaqueline Visconti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Markers in Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404823v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04410262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique instructionnelle</w:t>
               </w:r>
@@ -9760,151 +9760,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Perception et conception du blanc ». Table ronde « Si blanc, si net »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polysémie et ordres des unités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409348v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04409317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre de traitement et sémantique instructionnelle</w:t>
               </w:r>
@@ -10802,51 +10802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/membres/col-gilles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bangerter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Germanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brosy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2024.07.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.087.0075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00119.col" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaigneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.1992.903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405309v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Jaffel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8421/accord-et-desaccord" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester N Osu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Nhn&#7865;anotnu Osu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Toupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul R&#233;gis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/706/morphosyntaxe-du-lexique-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roulland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404916v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409317v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377902v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forellis.labo.univ-poitiers.fr/membres/col-gilles/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bangerter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Germanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brosy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2024.07.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.13346" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fossard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00119.col" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.087.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.16111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716418000358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.5024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14273/unisa-1663" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aptekman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.4407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.1015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2014.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-011-0431-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37XR5JWD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Victorri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403402v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Duchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Bernicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaigneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/inter.1992.903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Brunelli&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Jaffel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Karolina@wa.Amu.Edu.Pl Krawczak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101520v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8421/accord-et-desaccord" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526476v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester N Osu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvester Nhn&#7865;anotnu Osu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Toupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404081v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul R&#233;gis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/706/morphosyntaxe-du-lexique-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roulland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lambert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454-001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949361v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602557v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404916v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003641v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409348v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377902v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224945v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>