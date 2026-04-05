--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -709,291 +709,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fleury</w:t>
+                <w:t xml:space="preserve">A unifying method-based classification of robot swarm spatial self-organisation behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
+              <w:t xml:space="preserve">Adaptive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105971232311639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10597123231163948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417267v1</w:t>
+                <w:t xml:space="preserve">hal-04044975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying method-based classification of robot swarm spatial self-organisation behaviours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
+                <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.105971232311639. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10597123231163948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044975v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification of operator functional state based on physiological data: application to drones swarm piloting</w:t>
               </w:r>
@@ -2701,676 +2701,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOTUS: Learning from Operational Teaming with Unmanned Systems</w:t>
+                <w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Lechene</w:t>
+                <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Clement</w:t>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Sammut</w:t>
+                <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Santos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Oceans Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682309⟩</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481318v1</w:t>
+                <w:t xml:space="preserve">hal-04613937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bollaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
+                <w:t xml:space="preserve">Olivier Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javen Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t>
+              <w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.232-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61698-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613937v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOTUS: Learning from Operational Teaming with Unmanned Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Lechene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Bollaert</w:t>
+                <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Augereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.232-237, </w:t>
+              <w:t xml:space="preserve">2024 IEEE Oceans Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61698-3_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305337v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive optimization method to promote ethics for Nurse Rostering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+                <w:t xml:space="preserve">Human Perception of Swarm Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATAT 2024: 14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI ’24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Boulder (Colorado), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610977.3634961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938152v1</w:t>
+                <w:t xml:space="preserve">hal-04402976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Perception of Swarm Fragmentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
+                <w:t xml:space="preserve">An interactive optimization method to promote ethics for Nurse Rostering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI ’24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PATAT 2024: 14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3610977.3634961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04402976v2</w:t>
+                <w:t xml:space="preserve">hal-04938152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Improving Attention Redirection in Complex Systems Using Augmented Reality Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,239 +3428,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Grasp the Complexity of Self-Organised Robot Swarms?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
+                <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Donjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver W. Klaproth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRCCS 2023: French Regional Conference on Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118620v2</w:t>
+                <w:t xml:space="preserve">hal-04343429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javen Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3688,152 +3683,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlic Bechu</w:t>
+                <w:t xml:space="preserve">How to Grasp the Complexity of Self-Organised Robot Swarms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FRCCS 2023: French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Le Havre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343429v1</w:t>
+                <w:t xml:space="preserve">hal-04118620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classification of ethical issues in personnel scheduling</w:t>
               </w:r>
@@ -3979,51 +3979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4284,308 +4284,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert evaluation of the usability of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
+                <w:t xml:space="preserve">Framework and Metrics for Online Fatigue Monitoring Within Submarine Teams Working in 24/7 Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Cantu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+                <w:t xml:space="preserve">Charlotte Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Centofanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR 2019 : 16th International Conference on Virtual Reality and Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_12⟩</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on HMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tallinn, Estonia. pp.259-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292428v1</w:t>
+                <w:t xml:space="preserve">hal-02498657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework and Metrics for Online Fatigue Monitoring Within Submarine Teams Working in 24/7 Environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expert evaluation of the usability of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siobhan Banks</w:t>
+                <w:t xml:space="preserve">Alma Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on HMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tallinn, Estonia. pp.259-264, </w:t>
+              <w:t xml:space="preserve">EuroVR 2019 : 16th International Conference on Virtual Reality and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.181-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498657v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HeloVis: a Helical Visualization for SIGINT Analysis Using 3D Immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the relationships between the visualization context and representation components to enable recommendations for designing new visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,408 +4873,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Turbo-Inspired Iterative Approach for Correspondence Problems of Image Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
+                <w:t xml:space="preserve">Generation and VR Visualization of 3D Point Clouds for Drone Target Validation Assisted by an Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593110⟩</w:t>
+              <w:t xml:space="preserve">8th Computer Science and Electronic Engineering Conference (CEEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Colchester, United Kingdom. pp.66-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEEC.2016.7835890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374636v1</w:t>
+                <w:t xml:space="preserve">hal-01487071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and VR Visualization of 3D Point Clouds for Drone Target Validation Assisted by an Operator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Duval</w:t>
+                <w:t xml:space="preserve">A Neural Network Model for Solving the Feature Correspondence Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Computer Science and Electronic Engineering Conference (CEEC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Colchester, United Kingdom. pp.66-70, </w:t>
+              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.439 - 446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEEC.2016.7835890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487071v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Network Model for Solving the Feature Correspondence Problem</w:t>
+                <w:t xml:space="preserve">A Turbo-Inspired Iterative Approach for Correspondence Problems of Image Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.439 - 446, </w:t>
+              <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.226 - 230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371020v1</w:t>
+                <w:t xml:space="preserve">hal-01374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de nuages de points 3D acquis par un laser : impact de la vision stéréoscopique et du suivi de la tête sur une recherche de cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5972,472 +5972,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of autonomy transparency in human-robot interactions : a preliminary study on operator cognitive workload and situation awareness in multiple heterogeneous UAV management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative multi-sensors device deployment for fighter pilots activity study in a highly realistic Rafale simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Chen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on Robotics and Automation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Melbourne, Australia. pp.1-10</w:t>
+              <w:t xml:space="preserve">HFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864490v1</w:t>
+                <w:t xml:space="preserve">hal-01081938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative multi-sensors device deployment for fighter pilots activity study in a highly realistic Rafale simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Leroy</w:t>
+                <w:t xml:space="preserve">The effect of autonomy transparency in human-robot interactions : a preliminary study on operator cognitive workload and situation awareness in multiple heterogeneous UAV management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felipe Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Australasian Conference on Robotics and Automation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Melbourne, Australia. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081938v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
+                <w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141919v1</w:t>
+                <w:t xml:space="preserve">hal-01141923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rouxel</w:t>
+                <w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141923v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t>
               </w:r>
@@ -6629,429 +6629,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling swarms of unmanned vehicles through user-centered commands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI fall 2012 : Symposium series of the Association for the Advancement of Artificial Intelligence: Human Control of Bio-Inspired Swarms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Washington, United States</w:t>
+              <w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617402v1</w:t>
+                <w:t xml:space="preserve">hal-00816539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
+                <w:t xml:space="preserve">Modeling Task Transitions to Help Designing for Better Situation Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Léal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EICS 2012: ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.195 - 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2305484.2305517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788165v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling swarms of unmanned vehicles through user-centered commands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t>
+              <w:t xml:space="preserve">AAAI fall 2012 : Symposium series of the Association for the Advancement of Artificial Intelligence: Human Control of Bio-Inspired Swarms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816539v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Task Transitions to Help Designing for Better Situation Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villaren</w:t>
+                <w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélica Léal</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2012: ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2305484.2305517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724997v1</w:t>
+                <w:t xml:space="preserve">hal-00788165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme génétique interactif pour des problèmes de tournées de véhicules</w:t>
               </w:r>
@@ -7446,312 +7446,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation methods for collaborative multi-touch support (tutorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of physiological and subjective measures to assess quality of experience for audiovisual technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2011: ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">QoMEX 201: 3rd International Workshop on Quality of Multimedia Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797540v1</w:t>
+                <w:t xml:space="preserve">hal-00725631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
+                <w:t xml:space="preserve">Evaluation methods for collaborative multi-touch support (tutorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Corre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée en hommage à Jean-Pierre Barthélemy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">ITS 2011: ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609523v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of physiological and subjective measures to assess quality of experience for audiovisual technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 201: 3rd International Workshop on Quality of Multimedia Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">Journée en hommage à Jean-Pierre Barthélemy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725631v1</w:t>
+                <w:t xml:space="preserve">hal-00609523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t>
               </w:r>
@@ -7839,273 +7839,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experience about developing educational tools for revitalizing language and culture of a Colombian native community</w:t>
+                <w:t xml:space="preserve">Trust Evaluation through Human-Machine Dialogue Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Ruano Rincon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+                <w:t xml:space="preserve">Cyril Crocquesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transnational HCI @ CHI2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">HCI International 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794909v1</w:t>
+                <w:t xml:space="preserve">hal-00725652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Evaluation through Human-Machine Dialogue Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experience about developing educational tools for revitalizing language and culture of a Colombian native community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Ruano Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Crocquesel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Transnational HCI @ CHI2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725652v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,51 +8113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8197,303 +8197,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfort and acceptability study of 3D devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
+                <w:t xml:space="preserve">Towards a method for context-dependant allocation of functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusan Iorgovan</w:t>
+                <w:t xml:space="preserve">Charlie Madier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Naylor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Kovàcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measuring Behaviour 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Eindhoven, Pays-Bas</w:t>
+              <w:t xml:space="preserve">HUMOUS 2010 : Humans Operating Unmanned Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565925v1</w:t>
+                <w:t xml:space="preserve">hal-00484508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a method for context-dependant allocation of functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villaren</w:t>
+                <w:t xml:space="preserve">Comfort and acceptability study of 3D devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Madier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélica Léal</w:t>
+                <w:t xml:space="preserve">Dusan Iorgovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kovàcs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Corre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMOUS 2010 : Humans Operating Unmanned Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Measuring Behaviour 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Eindhoven, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484508v1</w:t>
+                <w:t xml:space="preserve">hal-00565925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic trust evaluation in supervisory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crocquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8538,420 +8538,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t>
+                <w:t xml:space="preserve">Cooperative ground operator interface for the next generation of UVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Verdurand</w:t>
+                <w:t xml:space="preserve">Sylvie Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA 2009 : rencontre des jeunes chercheurs en intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">AIAA (American Institute of Aeronautics and Astronautics) Infotech@Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Seattle, Wa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498406v1</w:t>
+                <w:t xml:space="preserve">hal-02862308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception d'un univers virtuel : le cas Nature et découvertes</w:t>
+                <w:t xml:space="preserve">Intention de transfert de responsabilité pour le travail coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Belaud</w:t>
+                <w:t xml:space="preserve">Pierre Montferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRMB 2009 : 14èmes journées de recherche en marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">ARCo'09 (Association pour la recherche cognitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200632v1</w:t>
+                <w:t xml:space="preserve">hal-02862301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention de transfert de responsabilité pour le travail coopératif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Faure</w:t>
+                <w:t xml:space="preserve">Emile Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCo'09 (Association pour la recherche cognitive)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">RJCIA 2009 : rencontre des jeunes chercheurs en intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862301v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative ground operator interface for the next generation of UVS</w:t>
+                <w:t xml:space="preserve">Perception d'un univers virtuel : le cas Nature et découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Saget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA (American Institute of Aeronautics and Astronautics) Infotech@Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Seattle, Wa, United States</w:t>
+              <w:t xml:space="preserve">JRMB 2009 : 14èmes journées de recherche en marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862308v1</w:t>
+                <w:t xml:space="preserve">hal-01200632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t>
               </w:r>
@@ -9066,77 +9066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration autour d'une table : protocole, résultats et recommandations pour surface interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009 : interaction homme-machine 2009 - Communications informelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9155,312 +9155,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
+                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAJESTIC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t>
+              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516788v1</w:t>
+                <w:t xml:space="preserve">hal-00444396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision of autonomous vehicles: mutual modeling and interaction management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International : 13th International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Diego, Ca, United States. pp.489 - 497</w:t>
+              <w:t xml:space="preserve">MAJESTIC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215138v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervision of autonomous vehicles: mutual modeling and interaction management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">HCI International : 13th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Diego, Ca, United States. pp.489 - 497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444396v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles cognitifs pour l'aide à la décision et coopération homme-machine : une approche interdisciplinaire</w:t>
               </w:r>
@@ -9522,290 +9522,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion, personality and decision-making : relying on the observables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCP-2008 : 3rd International Conference on Human Centered Processes. Vol. 1 : main conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands. pp.141 - 154</w:t>
+              <w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862288v1</w:t>
+                <w:t xml:space="preserve">hal-00516755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approaches to human decision making and human-machine cooperation in complex autonomous systems</w:t>
+                <w:t xml:space="preserve">Emotion, personality and decision-making : relying on the observables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUT and IEEE Joint Chapter in Control Systems, and Robotics and Automation Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">HCP-2008 : 3rd International Conference on Human Centered Processes. Vol. 1 : main conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands. pp.141 - 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202135v1</w:t>
+                <w:t xml:space="preserve">hal-02862288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive approaches to human decision making and human-machine cooperation in complex autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t>
+              <w:t xml:space="preserve">QUT and IEEE Joint Chapter in Control Systems, and Robotics and Automation Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516755v1</w:t>
+                <w:t xml:space="preserve">hal-01202135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative interface for a swarm of UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9856,51 +9856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative model of interaction and Unmanned Vehicle Systems' interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10016,51 +10016,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Finance Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862194v1</w:t>
+                <w:t xml:space="preserve">hal-02862193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
               </w:r>
@@ -10219,521 +10219,512 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Finance Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862193v1</w:t>
+                <w:t xml:space="preserve">hal-02862194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2007.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881277v1</w:t>
+                <w:t xml:space="preserve">hal-02121219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
+                <w:t xml:space="preserve">The PRIM: Extracting Expert Knowledge for Aiding in C2 SEnse and Decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCRTS 2007 : 12th international command and control research and technology symposium: adapting C2 to the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Newport, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HICSS.2007.497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121219v1</w:t>
+                <w:t xml:space="preserve">hal-01200631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRIM: Extracting Expert Knowledge for Aiding in C2 SEnse and Decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjustable autonomy in swarms of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCRTS 2007 : 12th international command and control research and technology symposium: adapting C2 to the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Newport, United States</w:t>
+              <w:t xml:space="preserve">CERI Human Factors of UAVs Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Chandler, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200631v1</w:t>
+                <w:t xml:space="preserve">hal-02862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustable autonomy in swarms of UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERI Human Factors of UAVs Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Chandler, Arizona, United States</w:t>
+              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862279v1</w:t>
+                <w:t xml:space="preserve">hal-01881277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimization of the strength ratio during a terrestrial conflict</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hudry</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADPRL 2007 : IEEE International Symposium on Approximate Dynamic Programming and Reinforcement Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Keystone, United States. pp.1 - 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214966v1</w:t>
+                <w:t xml:space="preserve">hal-01310807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy spectrum for distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10749,260 +10740,256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGIS'07 : COGnitive systems with Interactive Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic optimization of the strength ratio during a terrestrial conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sztykgold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADPRL 2007 : IEEE International Symposium on Approximate Dynamic Programming and Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.241 - 246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ADPRL.2007.368194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310807v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk management and decision aid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+                <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
+              <w:t xml:space="preserve">EMPG'06 : 37th European Mathematical Psychology Group meeting, September 11-13, Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122605v1</w:t>
+                <w:t xml:space="preserve">hal-02122958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive approach to distributed decision making</w:t>
               </w:r>
@@ -11077,593 +11064,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">Risk management and decision aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG'06 : 37th European Mathematical Psychology Group meeting, September 11-13, Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
+              <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122958v1</w:t>
+                <w:t xml:space="preserve">hal-02122605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">New communication challenges between operator and multiple UAV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
+              <w:t xml:space="preserve">COGIS'06 : Cognitive systems with interactive sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122730v1</w:t>
+                <w:t xml:space="preserve">hal-02861832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New communication challenges between operator and multiple UAV system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'06 : Cognitive systems with interactive sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861832v1</w:t>
+                <w:t xml:space="preserve">hal-01893282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
+                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893282v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming for planification in critical situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sztykgold</w:t>
+                <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO XXI : 21st European Conference on Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC symposium on automated systems based on human skill and knowledge, 22-24 mai, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202141v1</w:t>
+                <w:t xml:space="preserve">hal-02124110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
+                <w:t xml:space="preserve">Dynamic programming for planification in critical situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sztykgold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC symposium on automated systems based on human skill and knowledge, 22-24 mai, Nancy, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURO XXI : 21st European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02124110v1</w:t>
+                <w:t xml:space="preserve">hal-01202141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la décision distribuée</w:t>
               </w:r>
@@ -11858,51 +11858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12615,51 +12615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12727,51 +12727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour l'identification de cibles par un système multicapteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Lavoisier, 2009, Traité Informatique et systèmes d'information - IC2, 2-7462-1785-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12930,255 +12930,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Deception in Swarms Against a Smart Observer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisations des mécanismes micro pour appréhender la complexité des systèmes distribués auto-organisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas de Charentenay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+                <w:t xml:space="preserve">Aymeric Henard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262550v1</w:t>
+                <w:t xml:space="preserve">hal-05299370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisations des mécanismes micro pour appréhender la complexité des systèmes distribués auto-organisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+                <w:t xml:space="preserve">Cooperative Deception in Swarms Against a Smart Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas de Charentenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lesueur-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Henard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Jacques Petit-Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299370v2</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of augmented visualisations to prevent the fragmentation of robot swarm</w:t>
               </w:r>
@@ -13190,51 +13190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13278,64 +13278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13366,64 +13366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCAV Swarm Performance Evaluation Stochastic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas de Charentenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13808,51 +13808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1902048"/>
+    <w:nsid w:val="ECBB96B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14039,51 +14039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-coppin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9193-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071352716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3616840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044975v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231163948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-012-0230-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QB26B1BF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1217625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bollaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61698-3_22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402976v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3634961" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118620v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305517" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2012.6264250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Iorgovan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Naylor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lortal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862288v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862194v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ennajar Sayadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862193v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sztykgold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2007.368194" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202141v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861827v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Leconte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Charentenay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesueur-Grand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299370v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Henard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04007943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bougrenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-coppin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9193-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071352716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3616840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231163948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-012-0230-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QB26B1BF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1217625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bollaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61698-3_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402976v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3634961" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118620v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305517" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2012.6264250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Iorgovan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Naylor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lortal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ennajar Sayadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200631v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sztykgold" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2007.368194" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861827v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Leconte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299370v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Henard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Charentenay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesueur-Grand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04007943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bougrenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>