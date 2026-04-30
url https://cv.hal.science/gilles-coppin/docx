--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2701,261 +2701,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t>
+                <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
+                <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
+                <w:t xml:space="preserve">Olivier Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javen Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t>
+              <w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.232-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61698-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613937v2</w:t>
+                <w:t xml:space="preserve">hal-05305337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Bollaert</w:t>
+                <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Augereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Javen Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.232-237, </w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61698-3_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305337v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOTUS: Learning from Operational Teaming with Unmanned Systems</w:t>
               </w:r>
@@ -3559,103 +3559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javen Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3979,51 +3979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4284,308 +4284,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework and Metrics for Online Fatigue Monitoring Within Submarine Teams Working in 24/7 Environments</w:t>
+                <w:t xml:space="preserve">Expert evaluation of the usability of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gupta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Siobhan Banks</w:t>
+                <w:t xml:space="preserve">Alma Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on HMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.104⟩</w:t>
+              <w:t xml:space="preserve">EuroVR 2019 : 16th International Conference on Virtual Reality and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.181-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498657v1</w:t>
+                <w:t xml:space="preserve">hal-02292428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert evaluation of the usability of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Framework and Metrics for Online Fatigue Monitoring Within Submarine Teams Working in 24/7 Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Centofanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Cantu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+                <w:t xml:space="preserve">Siobhan Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR 2019 : 16th International Conference on Virtual Reality and Augmented Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.181-198, </w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on HMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tallinn, Estonia. pp.259-264, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292428v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HeloVis: a Helical Visualization for SIGINT Analysis Using 3D Immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the relationships between the visualization context and representation components to enable recommendations for designing new visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,260 +5972,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative multi-sensors device deployment for fighter pilots activity study in a highly realistic Rafale simulator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of autonomy transparency in human-robot interactions : a preliminary study on operator cognitive workload and situation awareness in multiple heterogeneous UAV management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Australasian Conference on Robotics and Automation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Melbourne, Australia. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081938v1</w:t>
+                <w:t xml:space="preserve">hal-01864490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of autonomy transparency in human-robot interactions : a preliminary study on operator cognitive workload and situation awareness in multiple heterogeneous UAV management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duncan Campbell</w:t>
+                <w:t xml:space="preserve">Innovative multi-sensors device deployment for fighter pilots activity study in a highly realistic Rafale simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Gonzalez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on Robotics and Automation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Melbourne, Australia. pp.1-10</w:t>
+              <w:t xml:space="preserve">HFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864490v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t>
               </w:r>
@@ -6629,321 +6629,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling swarms of unmanned vehicles through user-centered commands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t>
+              <w:t xml:space="preserve">AAAI fall 2012 : Symposium series of the Association for the Advancement of Artificial Intelligence: Human Control of Bio-Inspired Swarms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816539v1</w:t>
+                <w:t xml:space="preserve">hal-01617402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Task Transitions to Help Designing for Better Situation Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villaren</w:t>
+                <w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélica Léal</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2012: ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724997v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling swarms of unmanned vehicles through user-centered commands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Task Transitions to Help Designing for Better Situation Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Léal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI fall 2012 : Symposium series of the Association for the Advancement of Artificial Intelligence: Human Control of Bio-Inspired Swarms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EICS 2012: ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.195 - 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2305484.2305517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617402v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t>
               </w:r>
@@ -7446,230 +7446,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of physiological and subjective measures to assess quality of experience for audiovisual technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation methods for collaborative multi-touch support (tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Corre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 201: 3rd International Workshop on Quality of Multimedia Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">ITS 2011: ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725631v1</w:t>
+                <w:t xml:space="preserve">hal-00797540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation methods for collaborative multi-touch support (tutorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of physiological and subjective measures to assess quality of experience for audiovisual technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2011: ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">QoMEX 201: 3rd International Workshop on Quality of Multimedia Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797540v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
               </w:r>
@@ -7839,273 +7839,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Evaluation through Human-Machine Dialogue Modelling</w:t>
+                <w:t xml:space="preserve">An experience about developing educational tools for revitalizing language and culture of a Colombian native community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Crocquesel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+                <w:t xml:space="preserve">Santiago Ruano Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Transnational HCI @ CHI2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725652v1</w:t>
+                <w:t xml:space="preserve">hal-02794909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experience about developing educational tools for revitalizing language and culture of a Colombian native community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+                <w:t xml:space="preserve">Trust Evaluation through Human-Machine Dialogue Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crocquesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transnational HCI @ CHI2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">HCI International 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794909v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,51 +8113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8197,303 +8197,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a method for context-dependant allocation of functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villaren</w:t>
+                <w:t xml:space="preserve">Comfort and acceptability study of 3D devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Madier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélica Léal</w:t>
+                <w:t xml:space="preserve">Dusan Iorgovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kovàcs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Corre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUMOUS 2010 : Humans Operating Unmanned Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Measuring Behaviour 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Eindhoven, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484508v1</w:t>
+                <w:t xml:space="preserve">hal-00565925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfort and acceptability study of 3D devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
+                <w:t xml:space="preserve">Towards a method for context-dependant allocation of functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusan Iorgovan</w:t>
+                <w:t xml:space="preserve">Charlie Madier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Naylor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Kovàcs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measuring Behaviour 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Eindhoven, Pays-Bas</w:t>
+              <w:t xml:space="preserve">HUMOUS 2010 : Humans Operating Unmanned Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565925v1</w:t>
+                <w:t xml:space="preserve">hal-00484508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic trust evaluation in supervisory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crocquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8633,230 +8633,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention de transfert de responsabilité pour le travail coopératif</w:t>
+                <w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Montferrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Faure</w:t>
+                <w:t xml:space="preserve">Emile Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCo'09 (Association pour la recherche cognitive)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">RJCIA 2009 : rencontre des jeunes chercheurs en intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862301v1</w:t>
+                <w:t xml:space="preserve">hal-00498406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intention de transfert de responsabilité pour le travail coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Verdurand</w:t>
+                <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA 2009 : rencontre des jeunes chercheurs en intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">ARCo'09 (Association pour la recherche cognitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498406v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception d'un univers virtuel : le cas Nature et découvertes</w:t>
               </w:r>
@@ -8868,51 +8868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRMB 2009 : 14èmes journées de recherche en marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9066,77 +9066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration autour d'une table : protocole, résultats et recommandations pour surface interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009 : interaction homme-machine 2009 - Communications informelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9155,312 +9155,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+                <w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MAJESTIC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444396v1</w:t>
+                <w:t xml:space="preserve">hal-00516788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervision of autonomous vehicles: mutual modeling and interaction management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAJESTIC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t>
+              <w:t xml:space="preserve">HCI International : 13th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Diego, Ca, United States. pp.489 - 497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516788v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision of autonomous vehicles: mutual modeling and interaction management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nghi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International : 13th International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Diego, Ca, United States. pp.489 - 497</w:t>
+              <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215138v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles cognitifs pour l'aide à la décision et coopération homme-machine : une approche interdisciplinaire</w:t>
               </w:r>
@@ -9945,273 +9945,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of statistical hypothesis testing for nonlinearity detection in hedge fund price return</w:t>
+                <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Ennajar Sayadi</w:t>
+                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Finance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">MASHS 2007 : computational methods for modelling and learning in social and human sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862193v1</w:t>
+                <w:t xml:space="preserve">hal-00515374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
+                <w:t xml:space="preserve">Fusion of statistical hypothesis testing for nonlinearity detection in hedge fund price return</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Uguen</w:t>
+                <w:t xml:space="preserve">Rim Ennajar Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2007 : computational methods for modelling and learning in social and human sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
+              <w:t xml:space="preserve">4th International Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515374v1</w:t>
+                <w:t xml:space="preserve">hal-02862193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of statistical hypothesis testing for nonlinearity detection in hedge fund price return</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ennajar Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10243,488 +10243,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121219v1</w:t>
+                <w:t xml:space="preserve">hal-01881277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRIM: Extracting Expert Knowledge for Aiding in C2 SEnse and Decision making</w:t>
+                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCRTS 2007 : 12th international command and control research and technology symposium: adapting C2 to the 21st century</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2007.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200631v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustable autonomy in swarms of UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PRIM: Extracting Expert Knowledge for Aiding in C2 SEnse and Decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERI Human Factors of UAVs Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Chandler, Arizona, United States</w:t>
+              <w:t xml:space="preserve">ICCRTS 2007 : 12th international command and control research and technology symposium: adapting C2 to the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Newport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862279v1</w:t>
+                <w:t xml:space="preserve">hal-01200631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">Adjustable autonomy in swarms of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
+              <w:t xml:space="preserve">CERI Human Factors of UAVs Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Chandler, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881277v1</w:t>
+                <w:t xml:space="preserve">hal-02862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic optimization of the strength ratio during a terrestrial conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sztykgold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADPRL 2007 : IEEE International Symposium on Approximate Dynamic Programming and Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.241 - 246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ADPRL.2007.368194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310807v1</w:t>
+                <w:t xml:space="preserve">hal-01214966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy spectrum for distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10740,161 +10749,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGIS'07 : COGnitive systems with Interactive Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimization of the strength ratio during a terrestrial conflict</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hudry</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADPRL 2007 : IEEE International Symposium on Approximate Dynamic Programming and Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Keystone, United States. pp.1 - 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ADPRL.2007.368194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214966v1</w:t>
+                <w:t xml:space="preserve">hal-01310807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
               </w:r>
@@ -11070,90 +11070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk management and decision aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11172,312 +11172,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New communication challenges between operator and multiple UAV system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'06 : Cognitive systems with interactive sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861832v1</w:t>
+                <w:t xml:space="preserve">hal-02122730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+                <w:t xml:space="preserve">New communication challenges between operator and multiple UAV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">COGIS'06 : Cognitive systems with interactive sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893282v1</w:t>
+                <w:t xml:space="preserve">hal-02861832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
+                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
+              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122730v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
               </w:r>
@@ -11567,51 +11567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic programming for planification in critical situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sztykgold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11858,51 +11858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12615,51 +12615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12727,51 +12727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour l'identification de cibles par un système multicapteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Lavoisier, 2009, Traité Informatique et systèmes d'information - IC2, 2-7462-1785-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13278,64 +13278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13808,51 +13808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECBB96B7"/>
+    <w:nsid w:val="78696772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14039,51 +14039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-coppin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9193-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071352716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3616840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231163948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-012-0230-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QB26B1BF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1217625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bollaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61698-3_22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402976v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3634961" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118620v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305517" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2012.6264250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725631v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Iorgovan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Naylor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lortal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ennajar Sayadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200631v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sztykgold" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2007.368194" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861827v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Leconte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299370v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Henard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Charentenay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesueur-Grand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04007943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bougrenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-coppin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9193-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071352716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3616840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231163948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-012-0230-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QB26B1BF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1217625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bollaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61698-3_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402976v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3634961" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118620v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305517" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2012.6264250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Iorgovan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Naylor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lortal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ennajar Sayadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sztykgold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2007.368194" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861827v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Leconte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299370v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Henard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Charentenay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesueur-Grand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04007943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bougrenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>