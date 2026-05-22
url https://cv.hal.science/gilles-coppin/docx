--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">071352716</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xlTq7FEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,2396 +194,2396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Augmented Reality Support for Swarm Monitoring: Evaluating Visual Cues to Prevent Fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3616840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical decision-making in human-automation collaboration: a case study of the nurse rostering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43681-024-00459-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Fatigue in Manual and Robot-Assisted Work for Operator 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1-2), pp.135-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24725838.2024.2321460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can One Share a User’s Activity during VR Synchronous Augmentative Cooperation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Technologies and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (2), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mti7020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying method-based classification of robot swarm spatial self-organisation behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.105971232311639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10597123231163948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR Presentation of Team Members’ Performance and Inner Status to Their Leader: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14010123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification of operator functional state based on physiological data: application to drones swarm piloting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.770000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Computation Architectures for Autonomy in Unmanned Aircraft Systems (UAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (4), pp.1115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21041115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmmunication and WORKload analyses to study the COllective WORK of fighter pilots: the COWORK2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10111-017-0420-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biologically Inspired Framework for Visual Information Processing and an Application on Modeling Bottom-Up Visual Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (6), pp.1007 - 1026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12559-016-9430-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TAPAS Project: Facilitating Cooperation in Hybrid Combat Air Patrols Including Autonomous UCAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2015.07.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive frames constructed in Second Life meetings: a study in educational and professional settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gourvennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Relieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (4), pp.445 - 455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10111-012-0230-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy spectrum and performance perception issues in swarms supervisory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (3), pp.590 - 603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (2), pp.227-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.24.227-255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion, personality and decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (4), pp.417 - 432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cognitive models to multiple decision makers support systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of computing and decision sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (4), pp.317 - 349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision makers support system. Adapting the assistance to the decision maker's behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13, pp.53 - 73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.13.2.53-73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12th Mini Euro Conference: Decision support systems; Electronic and mobile commerce; Multicriteria decision aid; Human centered processes; Ethical dilemmas in decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 153 (2), pp.267- 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0377-2217(03)00149-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-centered processes: individual and distributed decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Skrzyniarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Systems &amp; Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (4), pp.1541 - 1572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MIS.2003.1217625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human centered processes and decision support systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bisdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 136 (2), pp.233 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2572,9269 +2593,9269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du modèle MUCAS basé sur les Boids de Reynolds pour l'obtention de différents comportements collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rivière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Étienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, York, United Kingdom. pp.232-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-61698-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Representation Learning for Generalizable Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javen Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOTUS: Learning from Operational Teaming with Unmanned Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Lechene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Oceans Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Singapour, Singapore. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANS51537.2024.10682309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Perception of Swarm Fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI ’24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Boulder (Colorado), United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610977.3634961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive optimization method to promote ethics for Nurse Rostering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATAT 2024: 14th International Conference on the Practice and Theory of Automated Timetabling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on Improving Attention Redirection in Complex Systems Using Augmented Reality Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence (ICAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Hasegawa, N. Sakata and V. Sundstedt (Editors), Dec 2024, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Model For Industrial System And Product Design In Industry 5.0: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allemang--Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Donjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlic Bechu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver W. Klaproth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IISE Annual Conference &amp; Expo 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reward Estimation in Goal-Conditioned Imitation Learning with Counterfactual Data and Structural Causal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Abbasnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javen Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Nov 2023, Rome, Italy. pp.329-337, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012268200003543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Grasp the Complexity of Self-Organised Robot Swarms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRCCS 2023: French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Havre, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7957531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classification of ethical issues in personnel scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ma-Wyatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust in Automation: Analysis and Model of Operator Trust in Decision Aid AI Over Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile Human Drone Interface for End-Users and Qualified Pilots Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale de l'Aviation Civile [ENAC], May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator Functional State: Measure It with Attention Intensity and Selectivity, Explain It with Cognitive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-WORKLOAD 2019 : 3rd International Symposium on Human Mental Workload: Models and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Roma, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32423-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert evaluation of the usability of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Framework and Metrics for Online Fatigue Monitoring Within Submarine Teams Working in 24/7 Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Centofanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR 2019 : 16th International Conference on Virtual Reality and Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_12⟩</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on HMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tallinn, Estonia. pp.259-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292428v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework and Metrics for Online Fatigue Monitoring Within Submarine Teams Working in 24/7 Environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Expert evaluation of the usability of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Cantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on HMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.104⟩</w:t>
+              <w:t xml:space="preserve">EuroVR 2019 : 16th International Conference on Virtual Reality and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. pp.181-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31908-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498657v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HeloVis: a Helical Visualization for SIGINT Analysis Using 3D Immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PacificVis 2018 : 11th IEEE Pacific Visualization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Kobe, Japan. pp.175-179, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PacificVis.2018.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the relationships between the visualization context and representation components to enable recommendations for designing new visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2017 : 21st International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. pp.20 - 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iV.2017.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning local receptive fields and their weight sharing scheme on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montreal, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and VR Visualization of 3D Point Clouds for Drone Target Validation Assisted by an Operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Computer Science and Electronic Engineering Conference (CEEC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Colchester, United Kingdom. pp.66-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEEC.2016.7835890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Network Model for Solving the Feature Correspondence Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN 2016 : 25th International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.439 - 446, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Turbo-Inspired Iterative Approach for Correspondence Problems of Image Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.226 - 230, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de nuages de points 3D acquis par un laser : impact de la vision stéréoscopique et du suivi de la tête sur une recherche de cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pierre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.246-251, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye activity measures as indicators of drone operators’ workload and task completion strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Botzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFES European Chapter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic closed-looped and multidimensional model for Mental Workload evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HMS 2016 : 13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas project: facilitating cooperation in hybrid combat air patrols including autonomous UCAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Human Factors and Ergonomics (AHFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of bottom-up visual attention using cortical magnification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2015 : the 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.1493 - 1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la maîtrise de la situation dans la supervision de systèmes autonomes : vers des indicateurs temps réel de la charge mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDJN MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashup Architecture for Connecting Graphical Linux Applications Using a Software Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interacción'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Puerto de la Cruz. Tenerife, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2662253.2662298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of autonomy transparency in human-robot interactions : a preliminary study on operator cognitive workload and situation awareness in multiple heterogeneous UAV management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duncan Campbell</w:t>
+                <w:t xml:space="preserve">Innovative multi-sensors device deployment for fighter pilots activity study in a highly realistic Rafale simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Gonzalez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Conference on Robotics and Automation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Melbourne, Australia. pp.1-10</w:t>
+              <w:t xml:space="preserve">HFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864490v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative multi-sensors device deployment for fighter pilots activity study in a highly realistic Rafale simulator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of autonomy transparency in human-robot interactions : a preliminary study on operator cognitive workload and situation awareness in multiple heterogeneous UAV management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Australasian Conference on Robotics and Automation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Melbourne, Australia. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081938v1</w:t>
+                <w:t xml:space="preserve">hal-01864490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 205-214, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la tâche d'un pilote de Rafale à l'aide d'une HTA étendue à la gestion des modes dégradés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence Epique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bruxelles, Belgique. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling swarms of unmanned vehicles through user-centered commands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI fall 2012 : Symposium series of the Association for the Advancement of Artificial Intelligence: Human Control of Bio-Inspired Swarms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Washington, United States</w:t>
+              <w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617402v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling Task Transitions to Help Designing for Better Situation Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grisvard</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Léal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EICS 2012: ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.195 - 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2305484.2305517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816539v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Task Transitions to Help Designing for Better Situation Awareness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Controlling swarms of unmanned vehicles through user-centered commands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélica Léal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2012: ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI fall 2012 : Symposium series of the Association for the Advancement of Artificial Intelligence: Human Control of Bio-Inspired Swarms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724997v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme génétique interactif pour des problèmes de tournées de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012 : 13ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Content on Subjective Evaluation of Audiovisual Quality: What dimensions influence our perception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMSB 2012: IEEE International Symposium on Broadband Multimedia Systems and Broadcasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Seoul, South Korea. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BMSB.2012.6264250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Interactive Evolutionary Algorithm for the Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO'12: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Philadelphia, United States. pp.661 - 662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contenu: Quels effets sur la perception de la qualité audiovisuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la Société Française de Psychologie - SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation methods for collaborative multi-touch support (tutorial)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combination of physiological and subjective measures to assess quality of experience for audiovisual technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2011: ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">QoMEX 201: 3rd International Workshop on Quality of Multimedia Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797540v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of physiological and subjective measures to assess quality of experience for audiovisual technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation methods for collaborative multi-touch support (tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Corre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 201: 3rd International Workshop on Quality of Multimedia Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">ITS 2011: ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725631v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école brestoise de l'aide à la décision : jugement, aide à la décision et acquisition de règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée en hommage à Jean-Pierre Barthélemy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, orlando (FL), United States. pp.214-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experience about developing educational tools for revitalizing language and culture of a Colombian native community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trust Evaluation through Human-Machine Dialogue Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Boutet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cyril Crocquesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transnational HCI @ CHI2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">HCI International 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794909v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Evaluation through Human-Machine Dialogue Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experience about developing educational tools for revitalizing language and culture of a Colombian native community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Ruano Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Crocquesel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI International 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Transnational HCI @ CHI2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725652v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Rojas Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21660-2_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comfort and acceptability study of 3D devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Iorgovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Corre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring Behaviour 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Eindhoven, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a method for context-dependant allocation of functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Madier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Kovàcs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMOUS 2010 : Humans Operating Unmanned Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic trust evaluation in supervisory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crocquesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMOUS 2010 : Humans Operating Unmanned Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative ground operator interface for the next generation of UVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA (American Institute of Aeronautics and Astronautics) Infotech@Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Seattle, Wa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intention de transfert de responsabilité pour le travail coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA 2009 : rencontre des jeunes chercheurs en intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">ARCo'09 (Association pour la recherche cognitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498406v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention de transfert de responsabilité pour le travail coopératif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCo'09 (Association pour la recherche cognitive)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">RJCIA 2009 : rencontre des jeunes chercheurs en intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862301v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception d'un univers virtuel : le cas Nature et découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Diverrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRMB 2009 : 14èmes journées de recherche en marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Diego, United States. pp.103-112, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration autour d'une table : protocole, résultats et recommandations pour surface interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009 : interaction homme-machine 2009 - Communications informelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAJESTIC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision of autonomous vehicles: mutual modeling and interaction management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International : 13th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Diego, Ca, United States. pp.489 - 497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New solutions for high dimensional and unbalanced data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nghi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DigiWorld summit 31st IDATE International Conference: @health - advanced technologies for health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles cognitifs pour l'aide à la décision et coopération homme-machine : une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du groupe de recherche Psycho-Ergo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verdurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion, personality and decision-making : relying on the observables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCP-2008 : 3rd International Conference on Human Centered Processes. Vol. 1 : main conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Delft, Netherlands. pp.141 - 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive approaches to human decision making and human-machine cooperation in complex autonomous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUT and IEEE Joint Chapter in Control Systems, and Robotics and Automation Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative interface for a swarm of UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Conference on Humans Operating Unmanned Systems (HUMOUS-08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brest, France. pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative model of interaction and Unmanned Vehicle Systems' interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Human Centered Processes (HCP-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social approach of the individual decision making process by the search for a dominance structure: risk management by a business process manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS 2007 : computational methods for modelling and learning in social and human sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of statistical hypothesis testing for nonlinearity detection in hedge fund price return</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ennajar Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Finance Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of statistical hypothesis testing for nonlinearity detection in hedge fund price return</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ennajar Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Caillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Finance Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2007.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881277v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations of cognitive modeling for collective decision support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The PRIM: Extracting Expert Knowledge for Aiding in C2 SEnse and Decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2007 : 40th Annual Hawai International Conference On System Sciences, January 3-6, Hawai, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCRTS 2007 : 12th international command and control research and technology symposium: adapting C2 to the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Newport, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121219v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRIM: Extracting Expert Knowledge for Aiding in C2 SEnse and Decision making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adjustable autonomy in swarms of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCRTS 2007 : 12th international command and control research and technology symposium: adapting C2 to the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Newport, United States</w:t>
+              <w:t xml:space="preserve">CERI Human Factors of UAVs Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Chandler, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200631v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustable autonomy in swarms of UAVs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Some results on a cognitive approach in collective decision making modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERI Human Factors of UAVs Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Chandler, Arizona, United States</w:t>
+              <w:t xml:space="preserve">EWG-MCDA 2007 : 65th Meeting of the European Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Poznañ, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862279v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimization of the strength ratio during a terrestrial conflict</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hudry</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADPRL 2007 : IEEE International Symposium on Approximate Dynamic Programming and Reinforcement Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Keystone, United States. pp.1 - 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214966v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy spectrum for distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGIS'07 : COGnitive systems with Interactive Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic optimization of the strength ratio during a terrestrial conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sztykgold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADPRL 2007 : IEEE International Symposium on Approximate Dynamic Programming and Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.241 - 246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ADPRL.2007.368194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310807v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some considerations of cognitve modeling for collective decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG'06 : 37th European Mathematical Psychology Group meeting, September 11-13, Brest, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive approach to distributed decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk management and decision aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO'06 : 21st European Conference on Operational Research, July 2-5, Reykjavik, Iceland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Reykjavik, Islande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New communication challenges between operator and multiple UAV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
+              <w:t xml:space="preserve">COGIS'06 : Cognitive systems with interactive sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122730v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New communication challenges between operator and multiple UAV system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'06 : Cognitive systems with interactive sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861832v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche cognitive des systèmes d'aide à la décision distribuée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Cognitive approach to distributed decision support systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'06 : 6ème conférence francophone de modélisation et simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop on Human Centered Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pori, Finlande. pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893282v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive approach to decision making and practical tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC symposium on automated systems based on human skill and knowledge, 22-24 mai, Nancy, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nancy, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060522-3-FR-2904.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic programming for planification in critical situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sztykgold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXI : 21st European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la décision distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60èmes Journées du groupe de travail européen Aide Multicritère à la Décision, Tilburg, The Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Tillburg, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Decision Support Systems and Classifers Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Skrzyniarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro DSS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11844,262 +11865,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of HeloVis: a 3D Immersive Helical Visualization for SIGINT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tallinn, Estonia. 2019, Industrial Track of EuroVR 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWARMS Project : Self-Adaptive HW/SW Architecture for Unmanned Aerial Vehicles (UAVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Chenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorantes et doctorants de la SIF, GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12109,124 +12130,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human centered processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCP 2008: 3rd international conference Human Centered Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Télécom Bretagne, 2008, 978-2-908849-22-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12236,124 +12257,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human centered processes - current trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, pp.138, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12363,556 +12384,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la décision en contexte d’incertitude : l’exemple de la médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La codécision en santé : le soin démographique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Médical, 2019, 979-1030301946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator Functional State: Measure It with Attention Intensity and Selectivity, Explain It with Cognitive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mental Workload: Models and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.156-169, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32423-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing for other cultures. A Cultural Model for Learning Tools Design in the Nasa (Paez) Amerindian Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. R. Curieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carolin Hayes, Chris Miller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-computer Etiquette: Cultural Expectations and the Design Implications They Place on Computers and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Auerbach Publishers, pp.23, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour l'identification de cibles par un système multicapteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marchalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Lavoisier, 2009, Traité Informatique et systèmes d'information - IC2, 2-7462-1785-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et pratiques de gestion des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération et connaissance dans les systèmes industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes - Lavoisier, 2002, 2-7462-0528-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12922,547 +12943,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisations des mécanismes micro pour appréhender la complexité des systèmes distribués auto-organisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Henard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Deception in Swarms Against a Smart Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas de Charentenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lesueur-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Petit-Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of augmented visualisations to prevent the fragmentation of robot swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and Calibrating Trust in Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCAV Swarm Performance Evaluation Stochastic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas de Charentenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13472,121 +13493,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du problème de routage de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2011, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13596,151 +13617,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DC2 : a multiple view interactive platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. de Bougrenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13808,51 +13829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78696772"/>
+    <w:nsid w:val="53019630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14039,51 +14060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-coppin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9193-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071352716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3616840" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231163948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-012-0230-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QB26B1BF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1217625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bollaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61698-3_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402976v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3634961" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118620v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305517" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2012.6264250" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Iorgovan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Naylor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lortal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ennajar Sayadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862194v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sztykgold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2007.368194" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861827v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Leconte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299370v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Henard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262550v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Charentenay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesueur-Grand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04007943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bougrenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-coppin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9193-425X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071352716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xlTq7FEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric H&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rivi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kubicki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3616840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500402v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bebien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ma-Wyatt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stephens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43681-024-00459-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04591666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allemang--Trivalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Donjat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lic Bechu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2024.2321460" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991669v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rinnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Walsh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti7020020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10597123231163948" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14010123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.770000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mejias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Campbell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kok" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aboudib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9430-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-012-0230-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QB26B1BF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.2.53-73" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RR8F17PD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jelassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roubens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(03)00149-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S68T5DV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202133v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1217625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bisdorff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05305337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bollaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61698-3_22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04613937v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil Jabri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Abbasnejad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javen Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lechene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sammut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS51537.2024.10682309" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402976v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610977.3634961" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cunin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver W. Klaproth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04238529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012268200003543" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118620v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7957531" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Moga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32423-0_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Cantu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31908-3_12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PacificVis.2018.00030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2017.55" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vialatte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pierre Berg&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEEC.2016.7835890" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371020v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_52" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864490v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305517" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB.2012.6264250" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609523v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794909v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ruano Rincon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565925v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Iorgovan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Naylor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lortal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Verdurand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444396v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nghi Do" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202135v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862193v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ennajar Sayadi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Caillec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2007.497" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881277v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214966v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sztykgold" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hudry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2007.368194" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122732v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122605v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchalot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060522-3-FR-2904.00020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202141v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127794v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861827v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01844370v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zermani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Chenini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;zillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459764v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02901146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349663v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202140v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214527v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Leconte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouge" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299370v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Henard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262550v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Charentenay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lesueur-Grand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Petit-Fr&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493669v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04007943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879499v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Bougrenet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>