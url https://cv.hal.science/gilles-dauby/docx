--- v0 (2026-03-10)
+++ v1 (2026-04-09)
@@ -66,4169 +66,4173 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synsepalum longiflorum (Sapotaceae), a new species endemic to the Sanaga River basin, Cameroon</w:t>
+                <w:t xml:space="preserve">How to Mitigate the Effect of Observer Error When Unraveling Species‐Environment Associations? A Case Study With Tropical Tree Communities From Western Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Nzoyeuem Djonko</w:t>
+                <w:t xml:space="preserve">Jan Lukas Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+                <w:t xml:space="preserve">Nicolas Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Archange Boupoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Akouangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Candollea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (2), pp.229-237. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (1), e70106 [15 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15553/c2025v802a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.70106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505346v1</w:t>
+                <w:t xml:space="preserve">hal-05559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Community Assembly through the lens of Phylogenetic Diversity: a Critical Reappraisal</w:t>
+                <w:t xml:space="preserve">Vulnerability to Climate Changes of Tropical Forests Across Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Kasprzyk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mady Parfait Noé Madingou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf062⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (10), pp.e70104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289952v1</w:t>
+                <w:t xml:space="preserve">hal-05362401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to Climate Changes of Tropical Forests Across Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synsepalum longiflorum (Sapotaceae), a new species endemic to the Sanaga River basin, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nzoyeuem Djonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.70104⟩</w:t>
+              <w:t xml:space="preserve">Candollea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (2), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15553/c2025v802a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362401v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive conservation assessments reveal high extinction risks across Atlantic Forest trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of Community Assembly through the lens of Phylogenetic Diversity: a Critical Reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Vibrans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq5099⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390223v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-based reference aboveground biomass maps for tropical forests of South Asia and Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Reddy Rodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakesh Fararoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekar Gopalakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhi Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-024-03162-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent patterns of common species across tropical tree communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive conservation assessments reveal high extinction risks across Atlantic Forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon L Lewis</w:t>
+                <w:t xml:space="preserve">Renato de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J P Sullivan</w:t>
+                <w:t xml:space="preserve">André de Gasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo I Prado</w:t>
+                <w:t xml:space="preserve">Eduardo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans ter Steege</w:t>
+                <w:t xml:space="preserve">Alexander Vibrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 625, pp.728-734. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6679), pp.219-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06820-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abq5099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414779v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between soil and other environmental variables modulate forest expansion and ecotone dynamics in humid savannas of Central Africa</w:t>
+                <w:t xml:space="preserve">Consistent patterns of common species across tropical tree communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bienfaiteur Takougoum Sagang</w:t>
+                <w:t xml:space="preserve">Declan L M Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imma Tcheferi</w:t>
+                <w:t xml:space="preserve">Simon L Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Martin J P Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Libalah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+                <w:t xml:space="preserve">Paulo I Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans ter Steege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1120⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625, pp.728-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06820-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764653v1</w:t>
+                <w:t xml:space="preserve">hal-04414779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread introduced species dominate the urban tree assemblage on the endemic‐rich tropical island of São Tomé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between soil and other environmental variables modulate forest expansion and ecotone dynamics in humid savannas of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo F de Lima</w:t>
+                <w:t xml:space="preserve">Le Bienfaiteur Takougoum Sagang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R Baker</w:t>
+                <w:t xml:space="preserve">Imma Tcheferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Benitez Bosco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses Libalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70153⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291, pp.20241120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.1120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747637v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECAT dataset: expert-validated distribution data of endemic and sub-endemic trees of Central Africa (Dem. Rep. Congo, Rwanda, Burundi)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread introduced species dominate the urban tree assemblage on the endemic‐rich tropical island of São Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Engledow</w:t>
+                <w:t xml:space="preserve">Lena Strauß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Veríssimo Pereira</w:t>
+                <w:t xml:space="preserve">Ricardo F de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amani</w:t>
+                <w:t xml:space="preserve">Timothy R Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven P. Bachman</w:t>
+                <w:t xml:space="preserve">Laura Benitez Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 206, pp.137 - 151. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.e70153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/phytokeys.206.77379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03820599v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of end‐of‐century climate change on priority non‐timber forest product species across tropical Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic niche lability but growth form conservatism in the African woody flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biowa Eldys N. Amoussou</w:t>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Idohou</w:t>
+                <w:t xml:space="preserve">Kyle G. Dexter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo A. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aje.13034⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.1164-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811659v1</w:t>
+                <w:t xml:space="preserve">hal-03630660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic niche lability but growth form conservatism in the African woody flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
+                <w:t xml:space="preserve">The ECAT dataset: expert-validated distribution data of endemic and sub-endemic trees of Central Africa (Dem. Rep. Congo, Rwanda, Burundi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Henry Engledow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle G. Dexter</w:t>
+                <w:t xml:space="preserve">Nuno Veríssimo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo A. Segovia</w:t>
+                <w:t xml:space="preserve">Christian Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven P. Bachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13985⟩</w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.137 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.206.77379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03630660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method for defining plant species under High Conservation Value (HCV) criterion 1 based on the IUCN Red List criteria: A case study using species endemic to Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of end‐of‐century climate change on priority non‐timber forest product species across tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biowa Eldys N. Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Idohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L.P. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2021.126027⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.1120-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259911v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling African rainforest composition and vulnerability to global change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bastin</w:t>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Steven Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 593, pp.90-94. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03483-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205277v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+                <w:t xml:space="preserve">Unveiling African rainforest composition and vulnerability to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+                <w:t xml:space="preserve">Jean-François Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Dessein</w:t>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593, pp.90-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03483-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02940669v1</w:t>
+                <w:t xml:space="preserve">hal-03205277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cradles and museums of generic plant diversity across tropical Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo-Paul M. J. Dagallier</w:t>
+                <w:t xml:space="preserve">An efficient method for defining plant species under High Conservation Value (HCV) criterion 1 based on the IUCN Red List criteria: A case study using species endemic to Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven B Janssens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+                <w:t xml:space="preserve">Ehoarn Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara A Mackinder</w:t>
+                <w:t xml:space="preserve">Porter P. Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy U. Ikabanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16293⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.126027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2021.126027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407084v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastome phylogeography in two African rain forest legume trees reveals that Dahomey Gap populations originate from the Cameroon volcanic line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Migliore</w:t>
+                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dario Ojeda</w:t>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1154-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893119v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale species level dated angiosperm phylogeny for evolutionary and ecological analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Katembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses B. Libalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Mertens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Faustin B Boyemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (e39677), </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e39677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460774v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
+                <w:t xml:space="preserve">Cradles and museums of generic plant diversity across tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
+                <w:t xml:space="preserve">Léo-Paul M. J. Dagallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Droissart</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Steven B Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara A Mackinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (5), pp.2196-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885165v1</w:t>
+                <w:t xml:space="preserve">hal-02407084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastome phylogeography in two African rain forest legume trees reveals that Dahomey Gap populations originate from the Cameroon volcanic line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses B. Libalah</w:t>
+                <w:t xml:space="preserve">Boris D. Demenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustin B Boyemba</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586110v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A third of the tropical African flora is potentially threatened with extinction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A large-scale species level dated angiosperm phylogeny for evolutionary and ecological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Droissart</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo-Paul M. J. Dagallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax9444⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (e39677), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e39677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373952v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mine versus Wild : a plant conservation checklist of the rich Iron-Ore Ngovayang Massif Area (South Cameroon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gyslène Kamdem</w:t>
+                <w:t xml:space="preserve">The commonness of rarity: Global and future distribution of rarity across land plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Enquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Maitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1547⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaaz0414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz0414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079407v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation in the genus Greenwayodendron based on morphological and genetic markers reveals new species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A third of the tropical African flora is potentially threatened with extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosalía Piñeiro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P P Lowry Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaax9444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax9444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tax.12064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02284095v1</w:t>
+                <w:t xml:space="preserve">hal-02373952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commonness of rarity: Global and future distribution of rarity across land plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brad Boyle</w:t>
+                <w:t xml:space="preserve">Mine versus Wild : a plant conservation checklist of the rich Iron-Ore Ngovayang Massif Area (South Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Maitner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erica Newman</w:t>
+                <w:t xml:space="preserve">Gyslène Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz0414⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152 (1), pp.8-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411666v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond trees: Biogeographical regionalization of tropical Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+                <w:t xml:space="preserve">Species delimitation in the genus Greenwayodendron based on morphological and genetic markers reveals new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandet‐j. Lissambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Harris</w:t>
+                <w:t xml:space="preserve">Thomas l.P. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Atteke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía Piñeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13190⟩</w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (3), pp.455-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.12064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883440v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConR: An R package to assist large-scale multispecies preliminary conservation assessments using distribution data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beyond trees: Biogeographical regionalization of tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (5), pp.1153 - 1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140914v1</w:t>
+                <w:t xml:space="preserve">hal-01883440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the floristic diversity of tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc S. M. Sosef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xander van Der Burgt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-017-0356-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a general tropical forest biomass prediction model from very high resolution optical satellite images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Antin</w:t>
+                <w:t xml:space="preserve">ConR: An R package to assist large-scale multispecies preliminary conservation assessments using distribution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+                <w:t xml:space="preserve">Ariane Cosiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 200, pp.140 - 153. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (24), pp.11292--11303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824235v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Toward a general tropical forest biomass prediction model from very high resolution optical satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Zaiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luís Catarino</w:t>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Damen</w:t>
+                <w:t xml:space="preserve">Cécile Antin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 200, pp.140 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096772v1</w:t>
+                <w:t xml:space="preserve">hal-01824235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing a gap in tropical forest biomass estimation : taking crown mass variation into account in pantropical allometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustin Boyemba Bosela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (5), pp.1571-1585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-13-1571-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing Central African forests through their largest trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bastin</w:t>
+                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Rainer Zaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gourlet-Fleury</w:t>
+                <w:t xml:space="preserve">Theo Damen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep13156⟩</w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892195v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography in rainforest trees from Lower Guinea, Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Seeing Central African forests through their largest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duminil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Savolainen</w:t>
+                <w:t xml:space="preserve">A. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), 14 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep13156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634701v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congruent phylogeographical patterns of eight tree species in Atlantic Central Africa provide insights into the past dynamics of forest cover.</w:t>
               </w:r>
@@ -4240,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. K. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,272 +4346,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of African rain forest trees: A review of genetic signatures of vegetation history in the Guineo-Congolian region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography in rainforest trees from Lower Guinea, Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Born</w:t>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Budde</w:t>
+                <w:t xml:space="preserve">Vincent Savolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasso Dainou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier J Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 345 (7-8), pp.284-296. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648791v1</w:t>
+                <w:t xml:space="preserve">hal-02634701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative phylogeography of African rain forest trees: A review of genetic signatures of vegetation history in the Guineo-Congolian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasso Dainou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (7-8), pp.284-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloroplast DNA polymorphism and phylogeography of a central African tree species widespread in mature rainforests: greenwayodendron suaveolens (Annonaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.4-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12042-010-9041-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4617,311 +4751,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification, Distribution, and Biodiversity of Terrestrial Ecosystems in the Gulf of Guinea Oceanic Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversity of the Vascular Plants of the Gulf of Guinea Oceanic Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy U Ikabanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Barberá</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Do Céu Madureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity of the Gulf of Guinea Oceanic Islands: Science and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.37-69, 2022, 978-3-031-06152-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06153-3⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.249-271, 2022, 978-3-031-06152-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06153-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126570v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the Vascular Plants of the Gulf of Guinea Oceanic Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Classification, Distribution, and Biodiversity of Terrestrial Ecosystems in the Gulf of Guinea Oceanic Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Barberá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Do Céu Madureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity of the Gulf of Guinea Oceanic Islands: Science and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.249-271, 2022, 978-3-031-06152-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06153-10⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.37-69, 2022, 978-3-031-06152-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06153-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126955v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5068,51 +5202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nzoyeuem Djonko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2025v802a7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kasprzyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Parfait No&#233; Madingou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s&#8208;pasipha&#233; Gorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Gasper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vibrans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Strau&#223;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benitez Bosco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Tack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Engledow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ver&#237;ssimo Pereira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Bachman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.206.77379" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biowa Eldys N. Amoussou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Idohou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Segovia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13985" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Texier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoarn Bidault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U. Ikabanga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.126027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02407084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul M. J. Dagallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Janssens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Mackinder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16293" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Mertens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e39677" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02373952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Lowry Ii" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blach-Overgaard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax9444" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02079407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gysl&#232;ne Kamdem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1547" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandet&#8208;j. Lissambou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;l.P. Couvreur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Boyle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Newman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13190" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3704" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barber&#225;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben&#237;tez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do C&#233;u Madureira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U Ikabanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-10" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Texier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archange Boupoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akouangou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Parfait No&#233; Madingou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s&#8208;pasipha&#233; Gorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nzoyeuem Djonko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2025v802a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kasprzyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Gasper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vibrans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Strau&#223;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benitez Bosco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Segovia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Tack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Engledow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ver&#237;ssimo Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Bachman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.206.77379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biowa Eldys N. Amoussou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Idohou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoarn Bidault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U. Ikabanga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.126027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02407084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul M. J. Dagallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Janssens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Mackinder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Mertens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e39677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Boyle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Newman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02373952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Lowry Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blach-Overgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax9444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02079407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gysl&#232;ne Kamdem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandet&#8208;j. Lissambou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;l.P. Couvreur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3704" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U Ikabanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barber&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben&#237;tez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do C&#233;u Madureira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>