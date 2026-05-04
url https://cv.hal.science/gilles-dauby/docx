--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -234,391 +234,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to Climate Changes of Tropical Forests Across Africa</w:t>
+                <w:t xml:space="preserve">Mechanisms of Community Assembly through the lens of Phylogenetic Diversity: a Critical Reappraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Parfait Noé Madingou</w:t>
+                <w:t xml:space="preserve">Thibault Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Fayolle</w:t>
+                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (10), pp.e70104. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75 (2), pp.313-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.70104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362401v1</w:t>
+                <w:t xml:space="preserve">hal-05289952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synsepalum longiflorum (Sapotaceae), a new species endemic to the Sanaga River basin, Cameroon</w:t>
+                <w:t xml:space="preserve">Vulnerability to Climate Changes of Tropical Forests Across Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Nzoyeuem Djonko</w:t>
+                <w:t xml:space="preserve">Mady Parfait Noé Madingou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Candollea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15553/c2025v802a7⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (10), pp.e70104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505346v1</w:t>
+                <w:t xml:space="preserve">hal-05362401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Community Assembly through the lens of Phylogenetic Diversity: a Critical Reappraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synsepalum longiflorum (Sapotaceae), a new species endemic to the Sanaga River basin, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nzoyeuem Djonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Kasprzyk</w:t>
+                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Candollea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (2), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15553/c2025v802a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289952v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-based reference aboveground biomass maps for tropical forests of South Asia and Central Africa</w:t>
               </w:r>
@@ -1058,51 +1058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses Libalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291, pp.20241120. </w:t>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic niche lability but growth form conservatism in the African woody flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine versus Wild : a plant conservation checklist of the rich Iron-Ore Ngovayang Massif Area (South Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lachenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,51 +4804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy U Ikabanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lachenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Texier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archange Boupoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akouangou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Parfait No&#233; Madingou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s&#8208;pasipha&#233; Gorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nzoyeuem Djonko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2025v802a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kasprzyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Gasper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vibrans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Strau&#223;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benitez Bosco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Segovia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Tack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Engledow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ver&#237;ssimo Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Bachman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.206.77379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biowa Eldys N. Amoussou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Idohou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoarn Bidault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U. Ikabanga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.126027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02407084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul M. J. Dagallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Janssens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Mackinder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Mertens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e39677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Boyle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Newman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02373952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Lowry Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blach-Overgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax9444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02079407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gysl&#232;ne Kamdem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandet&#8208;j. Lissambou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;l.P. Couvreur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3704" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U Ikabanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barber&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben&#237;tez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do C&#233;u Madureira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Texier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archange Boupoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akouangou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kasprzyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Parfait No&#233; Madingou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s&#8208;pasipha&#233; Gorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nzoyeuem Djonko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2025v802a7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Gasper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vibrans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Strau&#223;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benitez Bosco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Segovia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Tack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Engledow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ver&#237;ssimo Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Bachman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.206.77379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biowa Eldys N. Amoussou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Idohou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoarn Bidault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U. Ikabanga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.126027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02407084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul M. J. Dagallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Janssens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Mackinder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Mertens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e39677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Boyle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Newman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02373952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Lowry Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blach-Overgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax9444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02079407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gysl&#232;ne Kamdem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandet&#8208;j. Lissambou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;l.P. Couvreur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3704" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U Ikabanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barber&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben&#237;tez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do C&#233;u Madureira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>