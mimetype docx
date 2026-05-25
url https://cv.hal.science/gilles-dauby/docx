--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,525 +100,525 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Mitigate the Effect of Observer Error When Unraveling Species‐Environment Associations? A Case Study With Tropical Tree Communities From Western Central Africa</w:t>
+                <w:t xml:space="preserve">Mechanisms of Community Assembly through the lens of Phylogenetic Diversity: a Critical Reappraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Lukas Klein</w:t>
+                <w:t xml:space="preserve">Thibault Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Stévart</w:t>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Texier</w:t>
+                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archange Boupoya</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.70106⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75 (2), pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559199v1</w:t>
+                <w:t xml:space="preserve">hal-05289952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Community Assembly through the lens of Phylogenetic Diversity: a Critical Reappraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Mitigate the Effect of Observer Error When Unraveling Species‐Environment Associations? A Case Study With Tropical Tree Communities From Western Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lukas Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Kasprzyk</w:t>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Nicolas Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
+                <w:t xml:space="preserve">Archange Boupoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Akouangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 75 (2), pp.313-327. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (1), e70106 [15 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.70106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289952v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to Climate Changes of Tropical Forests Across Africa</w:t>
+                <w:t xml:space="preserve">Synsepalum longiflorum (Sapotaceae), a new species endemic to the Sanaga River basin, Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mady Parfait Noé Madingou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabrice Nzoyeuem Djonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.70104⟩</w:t>
+              <w:t xml:space="preserve">Candollea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (2), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15553/c2025v802a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362401v1</w:t>
+                <w:t xml:space="preserve">hal-05505346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synsepalum longiflorum (Sapotaceae), a new species endemic to the Sanaga River basin, Cameroon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability to Climate Changes of Tropical Forests Across Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+                <w:t xml:space="preserve">Mady Parfait Noé Madingou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Candollea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (2), pp.229-237. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (10), pp.e70104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15553/c2025v802a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505346v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-based reference aboveground biomass maps for tropical forests of South Asia and Central Africa</w:t>
               </w:r>
@@ -751,51 +751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive conservation assessments reveal high extinction risks across Atlantic Forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Gasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,51 +1058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses Libalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Simo-Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 291, pp.20241120. </w:t>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy R Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Benitez Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.e70153. </w:t>
@@ -1268,2102 +1268,2102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic niche lability but growth form conservatism in the African woody flora</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ECAT dataset: expert-validated distribution data of endemic and sub-endemic trees of Central Africa (Dem. Rep. Congo, Rwanda, Burundi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Wesley Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle G. Dexter</w:t>
+                <w:t xml:space="preserve">Henry Engledow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo A. Segovia</w:t>
+                <w:t xml:space="preserve">Nuno Veríssimo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven P. Bachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13985⟩</w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206, pp.137 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.206.77379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630660v1</w:t>
+                <w:t xml:space="preserve">hal-03820599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECAT dataset: expert-validated distribution data of endemic and sub-endemic trees of Central Africa (Dem. Rep. Congo, Rwanda, Burundi)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of end‐of‐century climate change on priority non‐timber forest product species across tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Veríssimo Pereira</w:t>
+                <w:t xml:space="preserve">Biowa Eldys N. Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amani</w:t>
+                <w:t xml:space="preserve">Rodrigue Idohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven P. Bachman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L.P. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/phytokeys.206.77379⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.1120-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.13034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03820599v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of end‐of‐century climate change on priority non‐timber forest product species across tropical Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biowa Eldys N. Amoussou</w:t>
+                <w:t xml:space="preserve">Climatic niche lability but growth form conservatism in the African woody flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs‐pasiphaé Gorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Idohou</w:t>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Glèlè Kakaï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Kyle G. Dexter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas L.P. Couvreur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo A. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (4), pp.1120-1132. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.1164-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aje.13034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811659v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+                <w:t xml:space="preserve">Unveiling African rainforest composition and vulnerability to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+                <w:t xml:space="preserve">Jean-François Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Dessein</w:t>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593, pp.90-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03483-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02940669v1</w:t>
+                <w:t xml:space="preserve">hal-03205277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling African rainforest composition and vulnerability to global change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">An efficient method for defining plant species under High Conservation Value (HCV) criterion 1 based on the IUCN Red List criteria: A case study using species endemic to Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+                <w:t xml:space="preserve">Ehoarn Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bastin</w:t>
+                <w:t xml:space="preserve">Porter P. Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Davy U. Ikabanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03483-6⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.126027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2021.126027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205277v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method for defining plant species under High Conservation Value (HCV) criterion 1 based on the IUCN Red List criteria: A case study using species endemic to Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehoarn Bidault</w:t>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porter P. Lowry</w:t>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy U. Ikabanga</w:t>
+                <w:t xml:space="preserve">Steven Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.126027. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2021.126027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259911v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
+                <w:t xml:space="preserve">Cradles and museums of generic plant diversity across tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
+                <w:t xml:space="preserve">Léo-Paul M. J. Dagallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Droissart</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Steven B Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara A Mackinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225 (5), pp.2196-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885165v1</w:t>
+                <w:t xml:space="preserve">hal-02407084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastome phylogeography in two African rain forest legume trees reveals that Dahomey Gap populations originate from the Cameroon volcanic line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses B. Libalah</w:t>
+                <w:t xml:space="preserve">Boris D. Demenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustin B Boyemba</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586110v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cradles and museums of generic plant diversity across tropical Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A large-scale species level dated angiosperm phylogeny for evolutionary and ecological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo-Paul M. J. Dagallier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara A Mackinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16293⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (e39677), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e39677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407084v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastome phylogeography in two African rain forest legume trees reveals that Dahomey Gap populations originate from the Cameroon volcanic line</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive influences of soil and climate gradients drive tree community composition of Central African rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Migliore</w:t>
+                <w:t xml:space="preserve">Moses Libalah Bakonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dario Ojeda</w:t>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1154-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893119v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale species level dated angiosperm phylogeny for evolutionary and ecological analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+                <w:t xml:space="preserve">Multiple Stable Dominance States in the Congo Basin Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Katembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moses B. Libalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Mertens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Faustin B Boyemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (e39677), </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.8.e39677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f11050553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460774v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commonness of rarity: Global and future distribution of rarity across land plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A third of the tropical African flora is potentially threatened with extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Enquist</w:t>
+                <w:t xml:space="preserve">P P Lowry Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Feng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erica Newman</w:t>
+                <w:t xml:space="preserve">A. Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaaz0414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz0414⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaax9444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax9444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411666v1</w:t>
+                <w:t xml:space="preserve">hal-02373952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A third of the tropical African flora is potentially threatened with extinction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mine versus Wild : a plant conservation checklist of the rich Iron-Ore Ngovayang Massif Area (South Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Droissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lachenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Stévart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Droissart</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslène Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax9444⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152 (1), pp.8-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373952v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mine versus Wild : a plant conservation checklist of the rich Iron-Ore Ngovayang Massif Area (South Cameroon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gyslène Kamdem</w:t>
+                <w:t xml:space="preserve">Species delimitation in the genus Greenwayodendron based on morphological and genetic markers reveals new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandet‐j. Lissambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas l.P. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Atteke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía Piñeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1547⟩</w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (3), pp.455-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.12064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079407v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation in the genus Greenwayodendron based on morphological and genetic markers reveals new species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The commonness of rarity: Global and future distribution of rarity across land plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Enquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandet‐j. Lissambou</w:t>
+                <w:t xml:space="preserve">Xiao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas l.P. Couvreur</w:t>
+                <w:t xml:space="preserve">Brad Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Atteke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tariq Stévart</w:t>
+                <w:t xml:space="preserve">Brian Maitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalía Piñeiro</w:t>
+                <w:t xml:space="preserve">Erica Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (3), pp.455-470. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (11), pp.eaaz0414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tax.12064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz0414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284095v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond trees: Biogeographical regionalization of tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3427,64 +3427,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the floristic diversity of tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc S. M. Sosef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xander van Der Burgt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,103 +3548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConR: An R package to assist large-scale multispecies preliminary conservation assessments using distribution data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Droissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Cosiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deblauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (24), pp.11292--11303. </w:t>
@@ -3695,51 +3695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general tropical forest biomass prediction model from very high resolution optical satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,295 +3810,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing a gap in tropical forest biomass estimation : taking crown mass variation into account in pantropical allometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Rainer Zaiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustin Boyemba Bosela</w:t>
+                <w:t xml:space="preserve">Theo Damen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (5), pp.1571-1585. </w:t>
+              <w:t xml:space="preserve">PhytoKeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1571-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358263v1</w:t>
+                <w:t xml:space="preserve">hal-02096772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAINBIO: a mega-database of tropical African vascular plants distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Closing a gap in tropical forest biomass estimation : taking crown mass variation into account in pantropical allometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Zaiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luís Catarino</w:t>
+                <w:t xml:space="preserve">Stephane Momo Takoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Damen</w:t>
+                <w:t xml:space="preserve">Faustin Boyemba Bosela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoKeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.1571-1585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/phytokeys.74.9723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1571-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096772v1</w:t>
+                <w:t xml:space="preserve">hal-01358263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing Central African forests through their largest trees</w:t>
               </w:r>
@@ -4110,51 +4110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,321 +4212,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruent phylogeographical patterns of eight tree species in Atlantic Central Africa provide insights into the past dynamics of forest cover.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative phylogeography in rainforest trees from Lower Guinea, Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dauby</w:t>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duminil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Vincent Savolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. K. Koffi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier J Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12724⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637758v1</w:t>
+                <w:t xml:space="preserve">hal-02634701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography in rainforest trees from Lower Guinea, Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Congruent phylogeographical patterns of eight tree species in Atlantic Central Africa provide insights into the past dynamics of forest cover.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Savolainen</w:t>
+                <w:t xml:space="preserve">G. K. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Stévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), 14 p. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (9), pp.2299-2312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634701v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogeography of African rain forest trees: A review of genetic signatures of vegetation history in the Guineo-Congolian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasso Dainou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 345 (7-8), pp.284-296. </w:t>
@@ -4616,90 +4616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast DNA polymorphism and phylogeography of a central African tree species widespread in mature rainforests: greenwayodendron suaveolens (Annonaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.4-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4765,90 +4765,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the Vascular Plants of the Gulf of Guinea Oceanic Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Stévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Stévart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy U Ikabanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lachenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4899,64 +4899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification, Distribution, and Biodiversity of Terrestrial Ecosystems in the Gulf of Guinea Oceanic Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Klein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Texier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archange Boupoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akouangou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kasprzyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Parfait No&#233; Madingou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s&#8208;pasipha&#233; Gorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nzoyeuem Djonko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2025v802a7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Gasper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vibrans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Strau&#223;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benitez Bosco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Segovia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Tack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Engledow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ver&#237;ssimo Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Bachman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.206.77379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biowa Eldys N. Amoussou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Idohou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoarn Bidault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U. Ikabanga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.126027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02407084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul M. J. Dagallier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Janssens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Mackinder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Mertens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e39677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Boyle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Newman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02373952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Lowry Ii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blach-Overgaard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax9444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02079407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gysl&#232;ne Kamdem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1547" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284095v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandet&#8208;j. Lissambou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;l.P. Couvreur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3704" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U Ikabanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barber&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben&#237;tez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do C&#233;u Madureira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kasprzyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lukas Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq St&#233;vart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archange Boupoya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akouangou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nzoyeuem Djonko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Simo-Droissart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15553/c2025v802a7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Parfait No&#233; Madingou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s&#8208;pasipha&#233; Gorel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Reddy Rodda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Fararoda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Jha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03162-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Lima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Gasper" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vibrans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq5099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan L M Cooper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L Lewis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J P Sullivan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo I Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06820-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Takougoum Sagang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Tcheferi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.1120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Strau&#223;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo F de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Benitez Bosco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Tack" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Engledow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Ver&#237;ssimo Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Bachman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.206.77379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biowa Eldys N. Amoussou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Idohou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gl&#232;l&#232; Kaka&#239;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L.P. Couvreur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Segovia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13985" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03483-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehoarn Bidault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U. Ikabanga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.126027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02407084v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul M. J. Dagallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B Janssens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Mackinder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02460774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Mertens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e39677" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Libalah Bakonck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Droissart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12918" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02586110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katembo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses B. Libalah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin B Boyemba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11050553" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02373952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Lowry Ii" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blach-Overgaard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax9444" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02079407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gysl&#232;ne Kamdem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1547" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandet&#8208;j. Lissambou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;l.P. Couvreur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Enquist" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Feng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Boyle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Maitner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Newman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01883440v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600946v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. M. Sosef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xander van Der Burgt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Catarino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0356-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3704" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Zaiss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Damen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/phytokeys.74.9723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Momo Takoudjou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Boyemba Bosela" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1571-2016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy U Ikabanga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Barber&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-10" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126570v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ben&#237;tez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do C&#233;u Madureira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06153-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>