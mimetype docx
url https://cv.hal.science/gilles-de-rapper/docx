--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1785,178 +1785,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Composer avec le risque : la frontière sud de l'Albanie entre politique des États et solidarités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (4), pp.243-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00165537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; biographie &amp;quot; : parenté incontrôlable et souillure politique dans l'Albanie communiste et post-communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00165553v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00165537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émigration balkanique vers la Grèce</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bardoshi Nebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rapper (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Practices and Local Configurations in the Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,51 +4055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec le risque : la frontière sud de l'Albanie entre politique des Etats et solidarités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Velud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés méditerranéennes face au risque. Espaces et frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.155-182, 2012</w:t>
@@ -4592,51 +4592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de l’autochtonie : la Transylvanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer et classer dans les Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4674,51 +4674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de l’autochtonie : la Transylvanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer et classer dans les Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Të emërtosh dhe klasifikosh në Ballkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fjala Publishing, pp.480, 2015, 978-9928-176-07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,51 +5574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Të emërtosh dhe të klasifikosh në Ballkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles de Rapper; Pierre Sintès. Fjala Publishing, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebi Bardhoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nebi Bardhoshi; Gilles de Rapper; Pierre Sintès. UET Press, pp.295, 2013, 978-99956-39-67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5812,51 +5812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer et classer dans les Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française d'Athènes, pp.397, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7316,51 +7316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et défaire les frontières du mariage. Échanges matrimoniaux entre la Grèce et l'Albanie : le cas de la région de Gjirokastër</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et tracer les frontières dans les mondes contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7398,51 +7398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des terres en Albanie du Sud : enjeu national, enjeu social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et territoires dans les Balkans. De l'administration des empires aux logiques des Etats, de la fin du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9742,51 +9742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB26C283"/>
+    <w:nsid w:val="713404C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9973,51 +9973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-de-rapper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-1676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079205038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42066748" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035798703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2023-0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2021-0083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.6735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Bezzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Irian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/aeer.v37i1.31942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.2485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1eb25h55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2e1ayf7t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400327v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2009.180104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cemot.2000.1527" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=accueil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MEMEW-EB.5.134222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407913v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3147-penser-le-service-public-en-mediterranee-9782811118235.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardoshi Nebi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rapper (de)" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400343v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Balkabas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Angelidou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebi Bardhoshi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Dalipaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3663-10260-les-balkans-en-transformation.html#/22-ebook-papier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Kadar&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-etudes-et-analyses/ismail-kadare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franceschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02390907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116638v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165729v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-de-rapper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-1676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079205038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42066748" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035798703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2023-0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2021-0083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.6735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Bezzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Irian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/aeer.v37i1.31942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.2485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1eb25h55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2e1ayf7t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400327v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2009.180104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cemot.2000.1527" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=accueil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MEMEW-EB.5.134222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407913v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3147-penser-le-service-public-en-mediterranee-9782811118235.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardoshi Nebi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rapper (de)" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400343v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Balkabas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Angelidou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebi Bardhoshi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Dalipaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3663-10260-les-balkans-en-transformation.html#/22-ebook-papier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Kadar&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-etudes-et-analyses/ismail-kadare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franceschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02390907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116638v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165729v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>