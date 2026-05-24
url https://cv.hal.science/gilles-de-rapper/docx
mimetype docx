--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -756,801 +756,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Albums de photographies et mémoire du communisme en Albanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balkanologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mémoires performatives : faire des passés et des présents, 15 (1), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/balkanologie.2485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Guy, Emmanuel. 2017. Ce que l’art préhistorique dit de nos origines. Paris, Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.84-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02634161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Albums de photographies et mémoire du communisme en Albanie</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horvath, Agnes, Bjørn Thomassen, and Harald Wydra (eds.). 2015. Breaking Boundaries. Varieties of Liminality. Oxford, New York: Berghahn Books.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01761623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balkanologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science and video </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La photographie de famille en Méditerranée, de l'intime au politique. Gilles de Rapper, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Durand</w:t>
+                <w:t xml:space="preserve">hal-01652740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: A new foundation for the anthropology of Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.181-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02306956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre image de l'Albanie communiste? Un essai d'ethnographie de la photographie amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Albanie. Renaissance d'une discipline, XLVII (2), pp.263-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01505551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La photographie de famille en Méditerranée, de l'intime au politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and video </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La photographie de famille en Méditerranée, de l'intime au politique, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.1eb25h55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01615504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction: A new foundation for the anthropology of Albania</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie de famille comme objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and video </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La photographie de famille en Méditerranée, de l'intime au politique, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.2e1ayf7t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01615496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L'anthropologie de l'Albanie, une nouvelle fondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 166, pp.181-192</w:t>
+              <w:t xml:space="preserve">, 2017, Albanie. Renaissance d'une discipline, XLVII (2), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Introduction. L'anthropologie de l'Albanie, une nouvelle fondation</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katjusha. La photographe du dictateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Albanie. Renaissance d'une discipline, XLVII (2), pp.181-192</w:t>
+              <w:t xml:space="preserve">, 2016, 12 figures d'exception, 2016 (3), pp.415-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...155 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1948-2008 : 35 fotografi letërnjoftimesh. Fotografia dhe regjimi i identifikimit në Shqipërinë komuniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuario</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.72-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2281,338 +2281,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shqiptarët në Stamboll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8-9, pp.257-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00297221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espace et religion : chrétiens et musulmans en Albanie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9, pp.17-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Shqiptarët në Stamboll</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre féminin et masculin. La vierge jurée, l'héritière et le gendre à la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 8-9, pp.257-294</w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 154-155, pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimanche à Miras, lundi à Dipotamia. La frontière albano-grecque dans la région de Bilisht et de Kastoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deslondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études sur la Méditerranée orientale et le monde turco-iranien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 29 (1), pp.199-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/cemot.2000.1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258611v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00258609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kultura dhe rizbulimi i miteve kombëtare në Shqipëri</w:t>
               </w:r>
@@ -2818,64 +2818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Albanais hors d'Albanie. Émigrés et minorités en Grèce, en Macédoine et en Yougoslavie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deslondes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 90, pp.20-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3410,51 +3410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au service du peuple. Coopératives et entreprises de photographes dans l’Albanie communiste (1944-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gallenga; Laure Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le service public en Méditerranée. Le prisme des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3963,116 +3963,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blood and Seed, Trunk and Hearth: Kinship and Common Origin in Southern Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Hemming, Gentiana Kera, Enriketa Pandelejmoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albania. Family, Society and Culture in the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIT Verlag, pp.79-95, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Vakëf: Sharing Religious Space in Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dionigi Albera, Maria Couroucli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Sacred Spaces in the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indiana University Press, pp.29-50, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec le risque : la frontière sud de l'Albanie entre politique des Etats et solidarités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4092,173 +4165,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Velud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés méditerranéennes face au risque. Espaces et frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.155-182, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family Photographs in Communist Albania: State Photography and the Private Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eckehard Pistrick, Nicola Scaldaferri and Gretel Schwörer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audiovisual Media and Identity Issues in Southeastern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.210-229, 2011</w:t>
@@ -4427,189 +4427,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages de l’autochtonie : la Transylvanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nommer et classer dans les Balkans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vakëf : lieux partagés du religieux en Albanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dionigi Albera, Maria Couroucli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions traversées. Lieux saints partagés entre chrétiens, musulmans et juifs en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.53-83, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Albanie aux marges de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Petric &amp; Jean-François Gossiaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa mon amour. 1989-2009 : un rêve blessé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.98-109, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de l’autochtonie : la Transylvanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4625,193 +4707,111 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer et classer dans les Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musulmans convertis et chrétiens autochtones en Albanie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles de Rapper; Pierre Sintès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer et classer dans les Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ecole française d'Athènes, pp.351-367, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4956,392 +4956,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00165725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing Borders: Migration in an Albanian Frontier Zone</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Karl Kaser; Robert Pichler; Stephanie Schwandner-Sievers. </w:t>
+                <w:t xml:space="preserve">L'immigration albanaise en Grèce. Transformation et adaptation des Albanais entre intégration et racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulf Brunnbauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Umstrittene Identitäten. Ethnizität und Nationalität in Südosteuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.201-232, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00327180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenzen überschreiten: Migration in der albanischen Grenzregion Devoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Kaser, R. Pichler, S. Schwandner-Sievers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die weite Welt und das Dorf. Albanische Emigration am Ende des 20. Jahrhunderts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau, pp.83-106, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00297154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossing Borders: Migration in an Albanian Frontier Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karl Kaser; Robert Pichler; Stephanie Schwandner-Sievers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die weite Welt und das Dorf. Albanische Emigration am Ende des 20. Jahrhunderts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Böhlau, pp.83-106, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture and the Reinvention of Myths in a Border Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephanie Schwandner-Sievers; Bernd J. Fischer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albanian Identities. Myth and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hurst, pp.190-200, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00169783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation und Anpassung: Die albanischen Zuwander in Griechenland zwischen Integration und Rassismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U. Brunnbauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Umstrittene Identitäten. Ethnizität und Nationalität in Südosteuropa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.201-232, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00297157v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00327180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5480,295 +5480,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05448555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Të emërtosh dhe të klasifikosh në Ballkan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles de Rapper; Pierre Sintès. Fjala Publishing, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Të emërtosh dhe klasifikosh në Ballkan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fjala Publishing, pp.480, 2015, 978-9928-176-07-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques sociales et configurations locales dans les Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebi Bardhoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles de Rapper; Pierre Sintès. Fjala Publishing, 2015</w:t>
+              <w:t xml:space="preserve">Nebi Bardhoshi; Gilles de Rapper; Pierre Sintès. UET Press, pp.295, 2013, 978-99956-39-67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylli, les couleurs de la dictature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6329,165 +6329,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The making and unmaking of state photography in socialist Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Cultures in Southeast Europe: Globalisation, Gender, Power, and Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Southeast European Anthropology (InASEA); Southeast European History and Anthropology (SEEHA), Uni Graz, Sep 2022, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03908532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le connecteur primordial. La vie numérique des Pélasges entre Grèce et Albanie (fin XXe, début XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balkans connectés. 4e rencontres d'études balkaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'études sur les Balkans (AFEBalk), Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03908553v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03908532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie de presse et propagande.
 Ylli (1951-1991), un magazine illustré de l’Albanie communiste</w:t>
@@ -6883,165 +6883,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01649892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photographie de famille en Méditerranée, de l’intime au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la Méditerranée. Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinship and family in Communist Albania: Photography as a source, a tool and an object of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISLAM IN THE BALKANS RESEARCH PERSPECTIVES 30 YEARS AFTER L’ISLAM BALKANIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477481v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01477473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotografia shqiptare në kohën e ekspeditës Stockmann-Sokoli dhe pas saj</w:t>
               </w:r>
@@ -8666,213 +8666,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00165732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de S. Green (2005), Notes from the Balkans. Locating Marginality and Ambiguity on the Greek-Albanian Border, Princeton, Princeton University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.353-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00165731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de J.-F. Gossiaux (2002), Pouvoirs ethniques dans les Balkans, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Rapper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1450-1451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00165740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Ethnologie française, 2005-2, &amp;quot; Grèce-Ellada. Figures de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Rapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.377-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00165734v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00165740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de C. de Waal (2005), Albania Today. A Portrait of Post-Communist Turbulence, London /New York, I. B. Tauris</w:t>
               </w:r>
@@ -9742,51 +9742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="713404C6"/>
+    <w:nsid w:val="8850425A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9973,51 +9973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-de-rapper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-1676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079205038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42066748" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035798703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2023-0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2021-0083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.6735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Bezzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Irian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/aeer.v37i1.31942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.2485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1eb25h55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2e1ayf7t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400327v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2009.180104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cemot.2000.1527" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=accueil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MEMEW-EB.5.134222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407913v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3147-penser-le-service-public-en-mediterranee-9782811118235.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardoshi Nebi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rapper (de)" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400343v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Balkabas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Angelidou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebi Bardhoshi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Dalipaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3663-10260-les-balkans-en-transformation.html#/22-ebook-papier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Kadar&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-etudes-et-analyses/ismail-kadare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franceschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02390907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116638v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165729v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-de-rapper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6481-1676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079205038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42066748" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035798703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Rapper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2023-0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2021-0083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.6735" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Bezzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Irian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/aeer.v37i1.31942" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.2485" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02634161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.1eb25h55" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2e1ayf7t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400327v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2009.180104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deslondes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cemot.2000.1527" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297174v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fenet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.efa.gr/?r=accueil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MEMEW-EB.5.134222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407913v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/atelier-mediterraneen/3147-penser-le-service-public-en-mediterranee-9782811118235.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardoshi Nebi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rapper (de)" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400343v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Balkabas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Angelidou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebi Bardhoshi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Dalipaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3663-10260-les-balkans-en-transformation.html#/22-ebook-papier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Kadar&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/essais-etudes-et-analyses/ismail-kadare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494151v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franceschi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02390907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451010v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116638v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165729v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>