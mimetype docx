--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -838,278 +838,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01065775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Financial Integration in East Asia through Fractional Cointegration in Volatilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00862256v1</w:t>
+                <w:t xml:space="preserve">halshs-00879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shift-Volatility Transmission in East Asian Equity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Aloy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00879522v1</w:t>
+                <w:t xml:space="preserve">halshs-00935364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift-Volatility Transmission in East Asian Equity Markets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing Financial Integration in East Asia through Fractional Cointegration in Volatilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00935364v1</w:t>
+                <w:t xml:space="preserve">halshs-00862256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Whittle Analysis of Fractional Cointegration and the Stock Market Synchronization Issue</w:t>
               </w:r>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Testing for Fractional Cointegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems and the Co-persistence Analysis of Stock Market Realized Volatilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles De Truchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2035,51 +2035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems and the Co-persistence Analysis of Stock Market Realized Volatilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2482,77 +2482,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift-volatility transmission in East Asian equity markets: new indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2768,51 +2768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007564v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Aloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desgraupes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2024.2409475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dell'Eva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2016.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XGPXVFG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Truchis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-015-9531-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.11.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.12.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05212-0_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007564v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Aloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desgraupes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2024.2409475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dell'Eva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2016.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XGPXVFG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Truchis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-015-9531-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.11.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.12.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05212-0_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>