--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,1222 +100,1310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting extreme trajectories using seminorm representations</w:t>
+                <w:t xml:space="preserve">Prediction of bubbles in presence of α-stable aggregates moving averages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007564v1</w:t>
+                <w:t xml:space="preserve">hal-05566537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European renewable energy sector in calm and turmoil periods: The key role of sovereign risk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting extreme trajectories using seminorm representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346858v1</w:t>
+                <w:t xml:space="preserve">hal-05007564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European renewable energy sector in calm and turmoil periods: The key role of sovereign risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Whittle Analysis of Stationary Unbalanced Fractional Cointegration Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European renewable energy sector in calm and turmoil periods: The key role of sovereign risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141882v1</w:t>
+                <w:t xml:space="preserve">hal-04346858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow-band Weighted Nonlinear Least Squares Estimation of Unbalanced Cointegration Systems</w:t>
+                <w:t xml:space="preserve">Local Whittle Analysis of Stationary Unbalanced Fractional Cointegration Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elena Ivona Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141871v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for Extreme Volatility Transmission with Realized Volatility Measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrow-band Weighted Nonlinear Least Squares Estimation of Unbalanced Cointegration Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ivona Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141651v1</w:t>
+                <w:t xml:space="preserve">hal-04141871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Risk Comovements between the Crude Oil Market and the U.S. Dollar Exchange Rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing for Extreme Volatility Transmission with Realized Volatility Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ivona Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sessi Tokpavi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00999225v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced Fractional Cointegration and the No-Arbitrage Condition on Commodity Markets</w:t>
+                <w:t xml:space="preserve">On the Risk Comovements between the Crude Oil Market and the U.S. Dollar Exchange Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Dubois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01065775v1</w:t>
+                <w:t xml:space="preserve">halshs-00999225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbalanced Fractional Cointegration and the No-Arbitrage Condition on Commodity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00879522v1</w:t>
+                <w:t xml:space="preserve">halshs-01065775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift-Volatility Transmission in East Asian Equity Markets</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Aloy</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-00935364v1</w:t>
+                <w:t xml:space="preserve">halshs-00879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Financial Integration in East Asia through Fractional Cointegration in Volatilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shift-Volatility Transmission in East Asian Equity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862256v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Whittle Analysis of Fractional Cointegration and the Stock Market Synchronization Issue</w:t>
+                <w:t xml:space="preserve">Analyzing Financial Integration in East Asia through Fractional Cointegration in Volatilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793220v1</w:t>
+                <w:t xml:space="preserve">halshs-00862256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South East Asian Monetary Integration: New Evidences from Fractional Cointegration of Real Exchange Rates</w:t>
+                <w:t xml:space="preserve">Approximate Whittle Analysis of Fractional Cointegration and the Stock Market Synchronization Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793503v1</w:t>
+                <w:t xml:space="preserve">halshs-00793220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">South East Asian Monetary Integration: New Evidences from Fractional Cointegration of Real Exchange Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00793503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation and Testing for Fractional Cointegration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1325,1140 +1413,1140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing volatility persistence in fractional Heston models with self-exciting jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desgraupes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena-Ivona Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometric Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (3), pp.275-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07474938.2024.2409475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Renewable Energy Sector in Calm and Turmoil Periods: The Key Role of Sovereign Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (5), pp.65-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01956574241240293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On exchange rate comovements: New evidence from a Taylor rule fundamentals model with adaptive learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dell'Eva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 48, pp.82-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2016.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847446v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On exchange rate comovements: New evidence from a Taylor rule fundamentals model with adaptive learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dell'Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dell'Eva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48, pp.82-98. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01635867v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems and the Co-persistence Analysis of Stock Market Realized Volatilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles De Truchis</w:t>
+                <w:t xml:space="preserve">Long-Run Comovements in East Asian Stock Market Volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Economies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.969 - 986</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447864v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Run Comovements in East Asian Stock Market Volatility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+                <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems and the Co-persistence Analysis of Stock Market Realized Volatilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Aloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles De Truchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Economies Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.83--104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10614-015-9531-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549713v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the risk comovements between the crude oil market and U.S. dollar exchange rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles De Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue on Recent Developments in Decision-Making, Monetary Policy and Financial Markets, 52, Part A, pp.206--215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2014.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Estimation Strategies for Bivariate Fractional Cointegration Systems and the Co-persistence Analysis of Stock Market Realized Volatilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the risk dependence between crude oil market and U.S. dollar exchange rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South East Asian monetary integration : new evidences from fractional cointegration of RER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Keddad</w:t>
+                <w:t xml:space="preserve">Approximate Whittle analysis of fractional cointegration and the stock market synchronization issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles De Truchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (C), pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2012.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410657v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Whittle analysis of fractional cointegration and the stock market synchronization issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles De Truchis</w:t>
+                <w:t xml:space="preserve">South East Asian monetary integration : new evidences from fractional cointegration of RER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Truchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.394 - 412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498262v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southeast Asian monetary integration: New evidences from fractional cointegration of real exchange rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles De Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (C), pp.394-412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2468,160 +2556,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift-volatility transmission in East Asian equity markets: new indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Keddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Microstructure and Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014, 978-3-319-05211-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05212-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2768,51 +2856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007564v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Aloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desgraupes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2024.2409475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dell'Eva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2016.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XGPXVFG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Truchis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-015-9531-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.11.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.12.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.07.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05212-0_10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05566537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Truchis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Constant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessi Tokpavi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Aloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04797703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desgraupes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Ivona Dumitrescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2024.2409475" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574241240293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dell'Eva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2016.12.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XGPXVFG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Truchis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-015-9531-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.11.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.12.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2013.07.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05212-0_10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>