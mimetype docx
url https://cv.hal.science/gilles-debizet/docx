--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -1271,50 +1271,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local energy communities, citizen cooperatives, and collective self-consumption: Forms and trajectories in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Domingues-Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.126.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction - Comment appréhender les transitions soutenables des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1326,1528 +1430,1424 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2-3), pp.147-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ges.2024.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Local energy communities, citizen cooperatives, and collective self-consumption: Forms and trajectories in France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés énergétiques par-delà le marché unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La transition énergétique à la croisée des chemins, 97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires d’énergie, territoires à projet. Articulations et dépendances entre conceptions urbaine et énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Transition énergétique : le retour des lieux, 1 (182), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.182.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Domingues-Montanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 126 (4), pp.1-13. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2021, Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France, 126 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux1.126.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l’autoconsommation et des communautés renouvelables ou citoyennes pourrait réinterroger le modèle énergétique français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France, 126 (4), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.126.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France, N° 126 (4), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.126.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Didier Laffaille</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the governance of innovative energy sharing in multi-dwelling buildings through a spatial analysis of consumption practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.glt.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition : The El Dorado of urban-rural relationships? The case of metropolitan and upland TEPOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du développement durable sur la conception architecturale et urbaine. Conversation croisée à partir de vingt ans de Cahiers Ramau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Roudil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cahiers RAMAU, 10, pp.112-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique : eldorado des relations ville-campagne ? Le cas de TEPOS métropole-montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01922542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier ressources in situ et grands réseaux : une lecture des proximités par la notion de nœud socio-énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France, N° 126 (4), pp.71-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.126.0071⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 109-110, pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.109.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial processes in urban energy transitions: considering an assemblage of Socio-Energetic Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.glt.2020.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Transitions to Sustainable Consumption and Production in Cities, 134 (330-341), pp.330-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.02.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie en (éco)quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoquartier, systèmes énergétiques et gouvernance : une base de données bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Silvère Tribout</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et modèles en transition, constats et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Cahiers RAMAU, 10, pp.112-134</w:t>
+              <w:t xml:space="preserve">, 2015, Architecture et urbanisme durables Modèles et savoirs, Cahier RAMAU (7), pp.276-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de mobilisation des énergies renouvelables et de coordination énergétique dans les écoquartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...404 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Schneuwly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Energies en (eco)quartier, 2, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01119718v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01112782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription ne fait pas loi : les “green roofs” dans les villes américaines</w:t>
               </w:r>
@@ -3860,420 +3860,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social sciences introduction. Local energy communities : State of the art and chapters' cross-sectional analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipating energy communities in urban projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">G. Debizet; M. Pappalardo; F. Wurtz. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.1-17, 2022, 9781003257547. </w:t>
+              <w:t xml:space="preserve">, Routledge, pp.87-104, 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003257547-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003257547-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790765v1</w:t>
+                <w:t xml:space="preserve">hal-03783715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal to take into account stakeholders' motivations in models of optimization decision support tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social sciences introduction. Local energy communities : State of the art and chapters' cross-sectional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Debizet; M. Pappalardo; F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.295-312, 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, Routledge, pp.1-17, 2022, 9781003257547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003257547-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal to take into account stakeholders' motivations in models of optimization decision support tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003257547-20⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.87-104, 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
+              <w:t xml:space="preserve">, Routledge, pp.295-312, 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003257547-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003257547-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision support for technical design of on-the-spot renewable energy projects involving several stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet; M. Pappalardo; F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
@@ -4309,51 +4309,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des expertises et des niveaux d'action</w:t>
+                <w:t xml:space="preserve">Quel positionnement de la communauté scientifique grenobloise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacquier-Roux</w:t>
@@ -4379,93 +4379,93 @@
               <w:rPr/>
               <w:t xml:space="preserve">Guilhot, L.; Jacquier-Roux, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et questions d'échelles #1 : recherches interdisciplinaires de demain à l'Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.37-43, 2020</w:t>
+              <w:t xml:space="preserve">, pp.45-52, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02488998v1</w:t>
+                <w:t xml:space="preserve">halshs-02489070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel positionnement de la communauté scientifique grenobloise ?</w:t>
+                <w:t xml:space="preserve">La diversité des expertises et des niveaux d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacquier-Roux</w:t>
@@ -4491,69 +4491,69 @@
               <w:rPr/>
               <w:t xml:space="preserve">Guilhot, L.; Jacquier-Roux, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et questions d'échelles #1 : recherches interdisciplinaires de demain à l'Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-52, 2020</w:t>
+              <w:t xml:space="preserve">, pp.37-43, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02489070v1</w:t>
+                <w:t xml:space="preserve">halshs-02488998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et questions d'échelles : définitions des termes</w:t>
               </w:r>
@@ -5420,255 +5420,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transversale des scénarios et réflexions prospectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre scénarios de coordination de l'énergie en milieu urbain à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-159, 2016, 978-2-11-010025-2</w:t>
+              <w:t xml:space="preserve">, pp.13-72, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276145v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01261333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse transversale des scénarios et réflexions prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-159, 2016, 978-2-11-010025-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Documentation Française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01261333v1</w:t>
+                <w:t xml:space="preserve">hal-01276145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir propriétaire loin des métropoles : entre contraintes de mobilité et choix de vie</w:t>
               </w:r>
@@ -6824,434 +6824,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospective créative énergie habitat territoires. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Grenoble; Grenoble INP; ENS Architecture Grenoble. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire n° 2 : projet de Recherche Écoquartier NEXUS Énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2/3, Université Grenoble Alpes, CNRS, Grenoble Ecole de management. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins de l'innovation urbaine durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 1117C0081, Université Grenoble Alpes; Agence de l’environnement et de la maîtrise de l’énergie (ADEME). 2014, pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01875048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins de l'innovation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoquartier NEXUS Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...191 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7707,51 +7707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative analysis to model energy sharing project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8096,55 +8096,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Organizational Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">40th EGOS Colloquium, "Crossroads for Organizations: Time, Space, and People"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05547869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8565,299 +8565,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debray Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Considérer les intermédiaires socio-métaboliques dans les projets urbains pour comprendre les dynamiques transcalaires niche-niche et niche-régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Le temps des géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés énergétiques en France, enjeux et trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lorene Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi-Minatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble https://www.youtube.com/watch?v=r6kNvXQULb4, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797556v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-04456030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un territoire absorbe un grand parc éolien en mer : synthèse conclusive du colloque</w:t>
               </w:r>
@@ -8906,50 +8906,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer les communautés énergétiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les séminaires du GRETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation maison des sciences de l'homme et EdF, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9001,139 +9083,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456088v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04456149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective scenarii of energy coordination in cities: actors, regulations and technologies</w:t>
               </w:r>
@@ -9372,50 +9372,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Articulations entre projet urbain et projet énergétique d’autoconsommation collective : blocages et opportunités dans le processus de négociation des acteurs décideurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles au XXIème siècle : Coupures - coutures - soudures : comment (re)faire la ville ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02499456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions énergétiques, transitions urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire In Situ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Apr 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective energy self-consumption in buildings: community rules definition and privacy in a shared space as a social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9424,73 +9588,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Social Innovation Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glasgow Caledonian University, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de l’énergie, territoires à projet. La conception de l’espace urbain à l’épreuve de la production et de la consommation énergétiques in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9519,221 +9683,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mais qu'est-ce donc qu'un voisinage énergétique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDP Eco-SESA, Pacte, AAU-Cresson, Université Grenoble Alpes, ENSAG, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499428v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-02499456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la séance de l'atelier &amp;quot;Ingénieries(s) de la transition : performance, décision, processus</w:t>
               </w:r>
@@ -9801,77 +9801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actor modelling for MILP energy systems optimisation: application to collective self-consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9998,427 +9998,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Considering socio-energy assemblage to characterise innovative energy intermediaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Yalcin-Riollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breaking the Rules! Energy Transitions as Social Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring spatial reconfigurations between consumption and production through the socio-energy assemblage notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Yalcin-Riollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Sustainability Transitions Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prospective de déploiement spatial des énergies renouvelables selon les acteurs et les régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Energie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS FédEsol, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Considering socio-energy assemblage to characterise innovative energy intermediaries</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From story-telling to future scenarios of socio-energy assemblage in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melike Yalcin-Riollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breaking the Rules! Energy Transitions as Social Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Shapenergy Advancing Energy Policy Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concepteur de bâtiments performants, entre prescriptions des autorités publiques et labellisation volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Sustainability Transitions Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ville durable : regards croisés France Colombie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-energy assemblage in districts: concepts and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Solution Design for Ecodistrict Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios de transition énergétique en ville : acteurs, régulations, technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sciences Po &amp; EdF La transition énergétique en France : quelle(s) trajectoire(s) de changement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités et organisations intermédiaires : deux notions pour penser la mobilisation des énergies renouvelables dans les espaces habités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10434,355 +10598,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition énergétique et résilience des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption in smarthome: Persuasive interaction respecting user's values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDAACS 2017 - 9th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.804-809, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IDAACS.2017.8095199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887648v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01773365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique à la recherche de la relation ville/campagne : enseignements des TEPOS rhonalpins</w:t>
               </w:r>
@@ -10870,467 +10870,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cesser de penser le vivant : condition du déploiement des toitures végétalisées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de séminaires « pensée(s)/impensé(s) en urbanisme ». Journée d'étude n°4 : Le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager l’interdisciplinarité : méthodes du projet de recherche Ecoquartier Nexus Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche interdisciplinaire au coeur des projets d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INNOVACS, Nov 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les questions de l’autonomie énergétique selon les acteurs-pivots de l’énergie en milieu urbanisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l’autonomie énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Champs sur Marne France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie en ville demain : questions pour la recherche urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective nationale de la recherche urbaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four scenarios for urban energy coordination: large companies, local authorities, state intervention and cooperative actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Eco-design in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe d'une normalisation durable des projets urbains qui diversifie les morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773382v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01773367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can Brazilian power companies learn from the French experience when developing their climate change adaptation strategy?</w:t>
               </w:r>
@@ -11461,221 +11461,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quatre scenarii de coordination infra-urbaine de l’énergie : grandes entreprises, collectivités locales, État prescripteur, acteurs coopératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales de sociologie de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systémes énergétiques urbains : comprendre les jeux d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMUREX3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA France Oct 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773384v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01773380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy coordination in eco-districts: The multi-disciplinary NEXUS project</w:t>
               </w:r>
@@ -11868,51 +11868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four scenarios for urban energy coordination: large companies, local authorities, state intervention and cooperative actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11987,476 +11987,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chemins de l’innovation ou comment des instances supra‐locales accélèrent les innovations en matière d’urbanisme durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observation de la recherche sur le développement durable de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffusion diversifiée de trois types de modèles durables : dispositif technique, performance et démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes d'habitat : transformations et recompositions du champ. N°2 : Production et reproduction des normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yankel Fijalkow, CRH Lavue Jun 2015, Paris France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier de Prospective Créative Energie Habitat Territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation de la recherche sur le développement durable de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier interdisciplinaire Energie dans l'habitat, les réseaux et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des routines familiales à l’imprévu dans l’apprentissage et l’accès à la ville : l’usage des behavior settings et des pockets of local order pour explorer les cultures éducatives urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque Mobilités Sociales et Fluidités Spatiales (GT 23 de l’AISLF) - Métro, boulot, dodo… Quoi de neuf dans nos routines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Mar 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et modèles de l'architecture et de l'urbanisme durables : actes des Rencontres RAMAU tenues à Paris, le 14-15 novembre 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres RAMAU : Savoirs et modèles de l'architecture et de l'urbanisme durables,École nationale supérieure d'architecture de Paris-Val de Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00985651v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">halshs-02419960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes énergétiques dans la transformation de la ville</w:t>
               </w:r>
@@ -12988,441 +12988,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00920416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les coordinations trans-scalaires de l'énergie en ville La notion de nœud socio-énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Futurs Urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marne-La-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notion de cadre de référence sociotechnique (Flichy 1995) pour comprendre la diffusion des innovations ... et le changement de système,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PACTE Transition Energie Environnement Quelques fondamentaux pour analyser la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les coordinations trans-scalaires de l'énergie en ville La notion de nœud socio-énergétique</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche française sur la ville et l'habitat et la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Futurs Urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">1er colloque Energie CNRS &amp; Académie des technologies, La recherche au cœur de la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. http://www.celluleenergie.cnrs.fr/spip.php?article111&amp;lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité environnementale des projets immobiliers et riveraineté dans les zones urbaines à densifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers de l'architecture et de l'urbanisme à l'épreuve de l'implication des habitants et des usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public authorities challenge to implement energy renovation of condominium buildings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COBRA 2012 RICS International Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Las Vegas, United States. pp.sans objet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'opérationnalisation de l'aménagement durable : objets valise / intermédiaire / frontière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire de la faculté d'aménagement, Université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827186v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00827182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de décision et approche extra-électrique des smart grids</w:t>
               </w:r>
@@ -13471,316 +13471,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chaleur : adapter la ville ou réguler son adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jacques Cartier de l'IUL, Adaptation au changement climatique et politiques urbaines : approches comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter les ilots de chaleur urbains : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jacques Cartier de l'IUL, Adaptation au changement climatique et politiques urbaines : approches comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires techniques et diffusion des innovations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques internationales "Territoire, Territorialisation, Territorialité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S'adapter à l'adaptation ? Mobilisation des acteurs et recours à l'expertise dans l'élaboration des PCET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renforcer la résilience au changement climatique des villes : du diagnostic spatialisé aux mesures d'adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Metz, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00699310v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00827184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des acteurs de la construction à l'injonction de lutte contre le changement climatique : de la démarche HQE à la réglementation thermique 2012</w:t>
               </w:r>
@@ -13975,51 +13975,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00406521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
@@ -14028,509 +14028,509 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Symes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, France</w:t>
+              <w:t xml:space="preserve">, May 2008, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00383695v1</w:t>
+                <w:t xml:space="preserve">halshs-00349157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité environnementale, de l'aménagement contrôlé par la collectivité aux opérations immobilières d'initiative privée</w:t>
+                <w:t xml:space="preserve">Quels dispositifs de copilotage villes/constructeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Roisil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389305v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00389318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling a sustainable urban management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dufrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dufrasnes</w:t>
+                <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Buhe</w:t>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Sustainable Building Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Melbourne, Australia. fichier numérique indexé par auteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00383695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs de copilotage villes/constructeurs ?</w:t>
+                <w:t xml:space="preserve">La qualité environnementale, de l'aménagement contrôlé par la collectivité aux opérations immobilières d'initiative privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Roisil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389318v1</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">halshs-00349157v1</w:t>
+                <w:t xml:space="preserve">halshs-00389305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du système de management urbain durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dufrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dufrasnes</w:t>
+                <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Buhe</w:t>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15199,531 +15199,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note bibliographique sur la conception et les projets de bâtiment Innovation et développement durable : entre injonctions et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00943784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boite à Outils Air Climat Urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pezet-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01875100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecoquartier Nexus Energie (site web)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://www.nexus-energy.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertises, compétences et gestion de projets de construction durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puybaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Codet-Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes: naissance d'une politique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes : naissance d'une politique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...112 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15812,51 +15812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guéranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16205,103 +16205,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des bâtiments et des réseaux du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouvier-Patron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de synthèse - Atelier interdisciplinaire « Energie dans l’habitat, les réseaux et les territoires » - Gilles Debizet (Université Grenoble1 – PACTE) ; Stéphane Ploix (Grenoble INP – GSCOP) ; Olivier Baverel (ENSAG). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -16413,51 +16413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A683245"/>
+    <w:nsid w:val="D62A4CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16644,51 +16644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-debizet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8087-6277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081371225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charlot-Valdieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Outrequin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domingues-Montanari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laffaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.glt.2020.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.02.140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62TLBZD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Schneuwly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guinand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-mer-l-eolienne-et-le-citoyen--9791037037909?lang=fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barto.2024.01.0247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/a-paraitre/transitions-et-questions-d-echelles-611255.kjsp?RH=1573726080317" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Local+Energy+Autonomy%3A+Spaces%2C+Scales%2C+Politics-p-9781786301444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-territoires-de-l-autonomie-energetique?_pos=1&amp;amp;_sid=db80ef780&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St&#233;phanie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/09/18/erps-vol-7-ruralites-post-carbone/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Symes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bartoletti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Marquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797556v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456149v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773364v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095199" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773349v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773365v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Katia Cristina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773384v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773385v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773410v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976515v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920416v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827186v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827182v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699310v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827183v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827185v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827184v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699332v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383695v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389305v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Roisil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349288v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufrasnes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389318v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349157v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278494v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dziedzicki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;vel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354585v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248082v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pezet-Kuhn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daste" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793935v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouvier-Patron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-debizet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8087-6277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081371225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charlot-Valdieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Outrequin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domingues-Montanari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laffaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.glt.2020.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.02.140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62TLBZD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Schneuwly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guinand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-mer-l-eolienne-et-le-citoyen--9791037037909?lang=fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barto.2024.01.0247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/a-paraitre/transitions-et-questions-d-echelles-611255.kjsp?RH=1573726080317" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Local+Energy+Autonomy%3A+Spaces%2C+Scales%2C+Politics-p-9781786301444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-territoires-de-l-autonomie-energetique?_pos=1&amp;amp;_sid=db80ef780&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St&#233;phanie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/09/18/erps-vol-7-ruralites-post-carbone/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Symes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bartoletti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Marquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773386v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887648v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095199" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773367v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Katia Cristina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773410v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976515v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920416v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827183v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dubois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699332v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389318v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufrasnes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389305v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Roisil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278494v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dziedzicki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;vel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354585v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pezet-Kuhn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daste" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793935v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouvier-Patron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>