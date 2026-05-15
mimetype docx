--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">081371225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=W-ibLDgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -232,91 +253,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage socio-énergétique et transitions bas-carbone urbaines HDR-vol2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. COMUE Université Grenoble Alpes; ED Sciences de l'Homme, du Politique et du Territoire, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03615878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -326,315 +347,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 376 p., 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003257547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Pappalardo</w:t>
-[...30 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03783599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios de transition énergétique en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.200, 2016, 978-2-11-010025-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ollivier-Trigalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783599v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, pp.200, 2016, 978-2-11-010025-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRETS, 55, 2007, Synthèses INRETS, 978-2-85782-652-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -644,482 +665,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment appréhender les transitions soutenables des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (2-3), pp.318, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021/4 (126), 95 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie en (éco)quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2015, Innovatio. la revue pluridisciplinaire en innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et urbanisme durables. (Circulation des) modèles et savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.308, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation écologique et transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charlot-Valdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Outrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, pp.231, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1129,2625 +1150,2625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (3), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2025060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local energy communities, citizen cooperatives, and collective self-consumption: Forms and trajectories in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Domingues-Montanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 126 (4), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux1.126.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Comment appréhender les transitions soutenables des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2-3), pp.147-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ges.2024.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ges.2024.21⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés énergétiques par-delà le marché unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La transition énergétique à la croisée des chemins, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires d’énergie, territoires à projet. Articulations et dépendances entre conceptions urbaine et énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Transition énergétique : le retour des lieux, 1 (182), pp.73-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.182.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France, 126 (4), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux1.126.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’autoconsommation et des communautés renouvelables ou citoyennes pourrait réinterroger le modèle énergétique français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Communautés énergétiques locales, coopératives citoyennes et autoconsommation collective : formes et trajectoires en France, N° 126 (4), pp.71-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux1.126.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the governance of innovative energy sharing in multi-dwelling buildings through a spatial analysis of consumption practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.221-229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.glt.2020.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.glt.2020.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03209527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition : The El Dorado of urban-rural relationships? The case of metropolitan and upland TEPOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du développement durable sur la conception architecturale et urbaine. Conversation croisée à partir de vingt ans de Cahiers Ramau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Roudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cahiers RAMAU, 10, pp.112-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique : eldorado des relations ville-campagne ? Le cas de TEPOS métropole-montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01922542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier ressources in situ et grands réseaux : une lecture des proximités par la notion de nœud socio-énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109-110, pp.87-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.109.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial processes in urban energy transitions: considering an assemblage of Socio-Energetic Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.109.0087⟩</w:t>
-[...78 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Transitions to Sustainable Consumption and Production in Cities, 134 (330-341), pp.330-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.02.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoquartier, systèmes énergétiques et gouvernance : une base de données bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-12</w:t>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie en (éco)quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de mobilisation des énergies renouvelables et de coordination énergétique dans les écoquartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Schneuwly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Energies en (eco)quartier, 2, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et modèles en transition, constats et pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Architecture et urbanisme durables Modèles et savoirs, Cahier RAMAU (7), pp.276-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription ne fait pas loi : les “green roofs” dans les villes américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Modèles et savoirs de l'architecture et de l'urbanisme durable, 7, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spécifiques et nécessaires politiques de déploiement des toits verts dans les villes américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARQ : la revue d'architecture Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Roofscape Le toit épiderme urbain aérien, 171, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescription ne fait pas loi, les &amp;quot;green roofs&amp;quot; dans les villes américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.67-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et urbanisme durables. Modèles et savoirs. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Godier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Architecture et urbanisme durables. Modèles et savoirs, 7, pp.8-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation écologique et transition énergétique . Vers la ville intelligente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charlot-Valdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Outrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00919172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le copilotage concerté comme outil de densification de la ville par des maîtres d'ouvrage privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.255-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00920408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtiment et climat : la guerre des normes n'aura pas lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, www.metropolitiques.eu/Batiment-et-climat-la-guerre-des.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des communes dans la transition énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vues sur la Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00699302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rénovation énergétique des bâtiments en France entre marché, actions territoriales et dispositions nationales Retour d'expérience des OPATB de l'agglomération grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (1), pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00695789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la modélisation des déplacements urbains en France 1960-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85-86, pp.8-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00695778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rénovation énergétique des bâtiments est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/La-renovation-energetique-des.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00699292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités en conception, concourance et management de la qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers RAMAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cahier Ramau, 5, pp.143-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3757,2544 +3778,2544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalement… Comment un territoire absorbe un grand parc éolien en mer ? En guise de conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bartolomei, M.; Beaucire, F.; Passalacqua, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer, l'éolienne et le citoyen : Les nouveaux territoires de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-256, 2024, Colloque de Cerisy, 9791037037909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.barto.2024.01.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04854659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating energy communities in urban projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.87-104, 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003257547-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003257547-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03783715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social sciences introduction. Local energy communities : State of the art and chapters' cross-sectional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet; M. Pappalardo; F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.1-17, 2022, 9781003257547. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003257547-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003257547-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03790765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal to take into account stakeholders' motivations in models of optimization decision support tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.295-312, 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003257547-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision support for technical design of on-the-spot renewable energy projects involving several stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fitó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet; M. Pappalardo; F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.313-340, 2022, 9781032190662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003257547-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel positionnement de la communauté scientifique grenobloise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacquier-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhot, L.; Jacquier-Roux, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et questions d'échelles #1 : recherches interdisciplinaires de demain à l'Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-52, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des expertises et des niveaux d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UGA Éditions</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacquier-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhot, L.; Jacquier-Roux, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et questions d'échelles #1 : recherches interdisciplinaires de demain à l'Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-43, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02488998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions et questions d'échelles : définitions des termes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UGA Éditions</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacquier-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhot, L.; Jacquier-Roux, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et questions d'échelles #1 : recherches interdisciplinaires de demain à l'Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-36, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Reliability and Solidarity through the Prism of Interconnected Autonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez fanny; Pellegrino Margot; Coutard Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Autonomy Spaces, Scales, Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.388, 2019, 978-1-786-30144-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-ISTE</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02425681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche critique des scénarios technico-économiques de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baggioni Vinvent; Burger Cécile; Cacciari Joseph; Mangold Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la transition énergétique Un défi pour les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse Universitaire de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-7535-7808-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser fiabilité et solidarité au prisme des autonomies connectées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Fanny; Pellegrino Margot; Coutard Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l’autonomie énergétique Espaces, échelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9781784055981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02425685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prémices et promesses de la transition énergétique : le rural comme territoire d’autonomie ou de ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coste Anne; D'Emilio Luna; Guillot Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités post-carbone : milieux, échelles et acteurs de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l'Université de Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.170-181, 2018, Espace rural &amp; projet spatial, 978-2-86272-703-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Compatible Energy Planning with Urban Decision-Making: Socio-Energy Nodes and Local Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Bessède. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-design in Electrical Engineering. Eco-friendly Methodologies, Solutions and Example for Application to Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 440, Springer, pp.51-62, 2017, Lecture Notes in Electrical Engineering, 978-3-319-58171-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58172-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58172-9_7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01773343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie du projet NEXUS et de l'élaboration des scénarios de transition énergétique en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.167-182, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'affaires et innovations énergétiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-138, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique dans les espaces urbanisés. Composer avec -ou recomposer- les régimes de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-107, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse transversale des scénarios et réflexions prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Documentation Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-159, 2016, 978-2-11-010025-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre scénarios de coordination de l'énergie en milieu urbain à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Debizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénarios de transition énergétique en ville : Acteurs, régulations, technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-159, 2016, 978-2-11-010025-2</w:t>
+              <w:t xml:space="preserve">, pp.13-72, 2016, 978-2-11-010025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01261333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir propriétaire loin des métropoles : entre contraintes de mobilité et choix de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gerber, Samuel Carpentier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et modes de vie, vers une recomposition de l'habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.133-158, 2013, Géographie sociale, 978-2-7535-2249-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur l'atelier 1 : Ilots de chaleur, puits de fraicheur, mesures urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Tixier, Damien Masson, Cintia Okamura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ambiance est dans l'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESSON, pp.24-27, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coupe permet-elle de traiter opportunément des questions environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Tixier, Damien Masson, Cintia Okamura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des approches architecturales et urbaine dans les approches environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESSON, pp.139-143, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise ou mutation de l'expertise en transport et mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maksim H., Vincent S., Gallez C., Kaufmann V.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique face à la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.139-162, 2010, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00699354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise and Methodology in Building Design for Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Symes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ian Cooper &amp; Martin Symes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Development Volume 4 Changing Professional Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.197-228, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00920510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets ferroviaires des Régions dans les aires métropolitaines. Des histoires d'arènes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariane Trigalo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six Régions à l'épreuve des politiques de transport</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRETS, pp.232, 2007, Synthèse n° 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq controverses pour l'avenir des régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Trigalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Zembri-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six Régions à l'épreuve des politiques de transport Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRETS, pp. 193-198, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6304,1386 +6325,1386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte de mutualisation et ouverture des données du projet Flex-Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Lormeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chiron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">halshs-04946383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Rethine - Réseaux thermique et électrique - Rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, Sciences Po Grenoble - UGA, Pacte. 2025</w:t>
+              <w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-SESA / Smart Energies in Districts. Eco-district with Safe, Efficient, Sustainable and Accessible energy Final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble Alpes. 2021, https://ecosesa.univ-grenoble-alpes.fr/eco-sesa-program/final-report-production-877096.kjsp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préconisation d'indicateurs pour le e-consultant d'un bâtiment à énergie positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Cuisinier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bartoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] D1.1, Université Grenoble Alpes / Elithis / PACTE. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition et planification énergétique territoriale. Rapport d’activité et restitution du séminaire du 13 octobre 2016 (Grenoble)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (France); Grenoble Alpes Métropole. 2017, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective créative énergie habitat territoires. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Grenoble; Grenoble INP; ENS Architecture Grenoble. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire n° 2 : projet de Recherche Écoquartier NEXUS Énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université savoie mont blanc; Université Grenoble Alpes. 2022</w:t>
+              <w:t xml:space="preserve">2/3, Université Grenoble Alpes, CNRS, Grenoble Ecole de management. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins de l'innovation urbaine durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Université Grenoble Alpes. 2021, https://ecosesa.univ-grenoble-alpes.fr/eco-sesa-program/final-report-production-877096.kjsp</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 1117C0081, Université Grenoble Alpes; Agence de l’environnement et de la maîtrise de l’énergie (ADEME). 2014, pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01875048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins de l'innovation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] D1.1, Université Grenoble Alpes / Elithis / PACTE. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoquartier NEXUS Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire n°1, Ecoquartier NEXUS Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1/3, CNRS Alpes - Grenoble 38041; Universite Grenoble Alpes; CEA-INES; Grenoble Ecole de Management. 2012, 183 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appui méthodologique boite à Outils Climat et Urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (France); Grenoble Alpes Métropole. 2017, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Okamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nouvelles problématiques urbaines à l'innovation de l'expertise transport/déplacement. Mise en parallèle et convergence : Allemagne-France-Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Grenoble; Grenoble INP; ENS Architecture Grenoble. 2014</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Economie &amp; Humanisme (Lyon); CERAT Département Civil (Grenoble) Territoires UMR PACTE. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...721 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7693,235 +7714,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative analysis to model energy sharing project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtz Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse technico-écononomique multi-acteurs de la conception optimale d'un système de valorisation de chaleur fatale sur réseau de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Fito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Morriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wurtz Frederic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7931,6553 +7952,6553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Flexibility and the Role of Intermediaries: Theoretical Frameworks and Methodological Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djatouti Katia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Diaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENHR Grand Paris 2025 - Affordable Housing in Greening Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab' Urba; Université Gustave Eiffel; UPEC, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivalries and interdependencies between French regulation authorities: the controversial regulation of electricity prosumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th EGOS Colloquium, "Crossroads for Organizations: Time, Space, and People"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05547869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de communautés d’énergie : genèses, réalités, diffusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés d'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPPA, Univ Rennes, CNRS, chaires EJSC et Trent, Région Aquitaine, Nov 2023, Bordeaux, France. https://communautes-energie.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés énergétiques transcendent le paradigme du marché unique de l’électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energie du CNRS Séminaire transition énergétique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cellule Energie du CNRS, Apr 2023, Paris, France. https://www.celluleenergie.cnrs.fr/category/actions-et-manifestations/colloques-evenements/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les dynamiques spatiales de la transition écologique avec la notion d’assemblage socio-métabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TARTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab'Urba Université Gustave Eiffel, Oct 2023, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market design and regulation for demand side management and renewable electricity self-consumption in France: the discipline of competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of the Energy Markets: Experimentation and Contention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VirginiaTech, USA, Feb 2023, International virtual workshop, 2023, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debray Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debray Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer les intermédiaires socio-métaboliques dans les projets urbains pour comprendre les dynamiques transcalaires niche-niche et niche-régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Le temps des géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés énergétiques en France, enjeux et trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lorene Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midi-Minatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble https://www.youtube.com/watch?v=r6kNvXQULb4, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un territoire absorbe un grand parc éolien en mer : synthèse conclusive du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer, nouvel horizon des énergies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les colloques Cerisy, Jun 2022, Cerisy https://www.unicaen.fr/recherche/mrsh/forge/7745, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les communautés énergétiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séminaires du GRETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation maison des sciences de l'homme et EdF, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debray Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective scenarii of energy coordination in cities: actors, regulations and technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue franco-allemand sur le développement durable 2.0 - Anticiper l´avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Franco-allemande et Asko Europa Stiftung, Oct 2021, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville devant soi : quel avenir pour nos villes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café sciences et citoyens de l’Agglomération Grenobloise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Conférence Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et consommation in situ des énergies renouvelables : entre projet urbain et projet énergétique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production de la transition énergétique dans les territoires : défis et approches innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations entre projet urbain et projet énergétique d’autoconsommation collective : blocages et opportunités dans le processus de négociation des acteurs décideurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles au XXIème siècle : Coupures - coutures - soudures : comment (re)faire la ville ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions énergétiques, transitions urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire In Situ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Jaurès, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective energy self-consumption in buildings: community rules definition and privacy in a shared space as a social innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Social Innovation Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glasgow Caledonian University, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de l’énergie, territoires à projet. La conception de l’espace urbain à l’épreuve de la production et de la consommation énergétiques in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mais qu'est-ce donc qu'un voisinage énergétique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDP Eco-SESA, Pacte, AAU-Cresson, Université Grenoble Alpes, ENSAG, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la séance de l'atelier &amp;quot;Ingénieries(s) de la transition : performance, décision, processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Approches Critiques du Développement Durable (AC/DD), Atelier "Habiter la transition. Des pratiques existantes aux politiques de transition : circulations et ambiguïtés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actor modelling for MILP energy systems optimisation: application to collective self-consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Morriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding imbrications between energetic operations of collective self-consumption and urban project: brakes and opportunities in the bargaining process of decisional actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Transitions Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carleton University, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering socio-energy assemblage to characterise innovative energy intermediaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melike Yalcin-Riollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breaking the Rules! Energy Transitions as Social Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring spatial reconfigurations between consumption and production through the socio-energy assemblage notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melike Yalcin-Riollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Sustainability Transitions Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective de déploiement spatial des énergies renouvelables selon les acteurs et les régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Energie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS FédEsol, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From story-telling to future scenarios of socio-energy assemblage in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shapenergy Advancing Energy Policy Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concepteur de bâtiments performants, entre prescriptions des autorités publiques et labellisation volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville durable : regards croisés France Colombie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-energy assemblage in districts: concepts and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Solution Design for Ecodistrict Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios de transition énergétique en ville : acteurs, régulations, technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sciences Po &amp; EdF La transition énergétique en France : quelle(s) trajectoire(s) de changement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités et organisations intermédiaires : deux notions pour penser la mobilisation des énergies renouvelables dans les espaces habités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition énergétique et résilience des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption in smarthome: Persuasive interaction respecting user's values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDAACS 2017 - 9th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.804-809, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IDAACS.2017.8095199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique à la recherche de la relation ville/campagne : enseignements des TEPOS rhonalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Politiques locales de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesser de penser le vivant : condition du déploiement des toitures végétalisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires « pensée(s)/impensé(s) en urbanisme ». Journée d'étude n°4 : Le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager l’interdisciplinarité : méthodes du projet de recherche Ecoquartier Nexus Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche interdisciplinaire au coeur des projets d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INNOVACS, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions de l’autonomie énergétique selon les acteurs-pivots de l’énergie en milieu urbanisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l’autonomie énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Champs sur Marne France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie en ville demain : questions pour la recherche urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective nationale de la recherche urbaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four scenarios for urban energy coordination: large companies, local authorities, state intervention and cooperative actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Eco-design in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe d'une normalisation durable des projets urbains qui diversifie les morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can Brazilian power companies learn from the French experience when developing their climate change adaptation strategy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Katia Cristina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbao, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions about energy autonomy revealed by scenarii of urban energy coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l’autonomie énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris &amp; Champs sur Marne France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre scenarii de coordination infra-urbaine de l’énergie : grandes entreprises, collectivités locales, État prescripteur, acteurs coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de sociologie de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systémes énergétiques urbains : comprendre les jeux d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMUREX3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA France Oct 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy coordination in eco-districts: The multi-disciplinary NEXUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ambroise-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sustainable Development of Energy, Water and Environment Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Venice-Istambul, Italy. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agua e energia: uma reflexao sobre a adtaptacao a ludanca climatica no sector electrico brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Katia Cristina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI symposio brasileiro de recursos hidricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABRH, Nov 2015, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four scenarios for urban energy coordination: large companies, local authorities, state intervention and cooperative actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDEWES 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion diversifiée de trois types de modèles durables : dispositif technique, performance et démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes d'habitat : transformations et recompositions du champ. N°2 : Production et reproduction des normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yankel Fijalkow, CRH Lavue Jun 2015, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de l’innovation ou comment des instances supra‐locales accélèrent les innovations en matière d’urbanisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation de la recherche sur le développement durable de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des routines familiales à l’imprévu dans l’apprentissage et l’accès à la ville : l’usage des behavior settings et des pockets of local order pour explorer les cultures éducatives urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes d'habitat : transformations et recompositions du champ. N°2 : Production et reproduction des normes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yankel Fijalkow, CRH Lavue Jun 2015, Paris France</w:t>
+              <w:t xml:space="preserve">13ème colloque Mobilités Sociales et Fluidités Spatiales (GT 23 de l’AISLF) - Métro, boulot, dodo… Quoi de neuf dans nos routines ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et modèles de l'architecture et de l'urbanisme durables : actes des Rencontres RAMAU tenues à Paris, le 14-15 novembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres RAMAU : Savoirs et modèles de l'architecture et de l'urbanisme durables,École nationale supérieure d'architecture de Paris-Val de Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de Prospective Créative Energie Habitat Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire Energie dans l'habitat, les réseaux et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes énergétiques dans la transformation de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRETS EdF R&amp;D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations énergétiques dans la fabrique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lundi de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les (indispensables) politiques municipales de déploiement des toits verts dans les villes américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche écoénergétique et écosystémique des toits urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des acteurs des territoires s'adaptent : que les autorités publiques en tiennent compte pour élaborer les plans d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ECCOREV Changements climatiques et littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation de l'ilot de Chaleur Urbain : limites de la thermographie aérienne et raisons de son succès,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoires vulnérables, villes résilientes : quelle adaptation possible dans le contexte des changements climatiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00920421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et modèles de la ville durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godier Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de rencontre du Réseau activités et métiers de l’architecture et de l’urbanisme </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (RAMAU), Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01656564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires concomitantes des toitures végétalisées en Amérique du nord : enjeux, connaissances et actions locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et savoirs de l'architecture et de l'urbanisme durable Rencontres Ramau 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ramau, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00920416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de cadre de référence sociotechnique (Flichy 1995) pour comprendre la diffusion des innovations ... et le changement de système,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PACTE Transition Energie Environnement Quelques fondamentaux pour analyser la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coordinations trans-scalaires de l'énergie en ville La notion de nœud socio-énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Futurs Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche française sur la ville et l'habitat et la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque Energie CNRS &amp; Académie des technologies, La recherche au cœur de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France. http://www.celluleenergie.cnrs.fr/spip.php?article111&amp;lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité environnementale des projets immobiliers et riveraineté dans les zones urbaines à densifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de l'architecture et de l'urbanisme à l'épreuve de l'implication des habitants et des usagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public authorities challenge to implement energy renovation of condominium buildings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COBRA 2012 RICS International Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Las Vegas, United States. pp.sans objet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'opérationnalisation de l'aménagement durable : objets valise / intermédiaire / frontière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire de la faculté d'aménagement, Université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de décision et approche extra-électrique des smart grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Smart-grids et stockage Opportunités et risques / Alliance Nationale de Coordination de la Recherche pour l'Energie, et IFP Energies Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'adapter à l'adaptation ? Mobilisation des acteurs et recours à l'expertise dans l'élaboration des PCET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renforcer la résilience au changement climatique des villes : du diagnostic spatialisé aux mesures d'adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Metz, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires techniques et diffusion des innovations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques internationales "Territoire, Territorialisation, Territorialité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter les ilots de chaleur urbains : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jacques Cartier de l'IUL, Adaptation au changement climatique et politiques urbaines : approches comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaleur : adapter la ville ou réguler son adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jacques Cartier de l'IUL, Adaptation au changement climatique et politiques urbaines : approches comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des acteurs de la construction à l'injonction de lutte contre le changement climatique : de la démarche HQE à la réglementation thermique 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RAMAU, Les pratiques de conception architecturale et urbaine, PUCA, Ministère de l'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris-La-Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rénovation énergétique des copropriétés : épineuse ambition au confluent de la propriété privée et d'actions territoriales composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COBRA 2010, The Construction, Building and Real Estate Research Conference of the Royal Institution of Chartered Surveyors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris Université Dauphine, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00699332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mobiliser les communes dans les Plans Climat Territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Rencontre Régionale </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Energie Climat » des collectivités de Rhône Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00406521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Symes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling a sustainable urban management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dufrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Sustainable Building Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Melbourne, Australia. fichier numérique indexé par auteurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels dispositifs de copilotage villes/constructeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la « construction durable » à l'émergence de nouveaux modes de collaboration entre élus locaux et professionnels : Leadership et cadres d'actions en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389318v1</w:t>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Symes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement urbain durable saisi par les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00383695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité environnementale, de l'aménagement contrôlé par la collectivité aux opérations immobilières d'initiative privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Roisil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du système de management urbain durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dufrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14499,416 +14520,416 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIèmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00699348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution d'un forum hybride local à l'expertise urbaine française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES DYNAMIQUES TERRITORIALES</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DÉBATS ET ENJEUX ENTRE LES DIFFÉRENTES APPROCHES DISCIPLINAIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and know-how acquisition in transport planning consulting firms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Strasbourg, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise ou mutation de l'expertise en transport et mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action Publique face à la mobilité </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'association des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on encore construire, aujourd'hui en France, de nouvelles infrastructures ferroviaires à un ' coût social' acceptable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dziedzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque-atelier international interdisciplinaire Design et projets d'équipements publics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Saint-Etienne, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00278494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14918,100 +14939,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements urbains de personnes : de la planification des transports à la gestion durable de la mobilité. Mutations d'une expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15021,735 +15042,735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment appréhender les transitions soutenables des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment appréhender les transitions soutenables des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios de transition énergétique en ville : introduction et hypothèses communes (vidéos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note bibliographique sur la conception et les projets de bâtiment Innovation et développement durable : entre injonctions et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boite à Outils Air Climat Urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pezet-Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Daste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bertrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">halshs-01875100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoquartier Nexus Energie (site web)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, http://www.nexus-energy.fr/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertises, compétences et gestion de projets de construction durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Puybaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Codet-Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes: naissance d'une politique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, http://www.nexus-energy.fr/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports ferroviaires en Rhône-Alpes : naissance d'une politique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00113273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15759,147 +15780,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six régions à l'épreuve des politiques de transport. Décentralisation, régionalisation ferroviaire et différenciation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Trigalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15909,279 +15930,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TASE'24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16191,161 +16212,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des bâtiments et des réseaux du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouvier-Patron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de synthèse - Atelier interdisciplinaire « Energie dans l’habitat, les réseaux et les territoires » - Gilles Debizet (Université Grenoble1 – PACTE) ; Stéphane Ploix (Grenoble INP – GSCOP) ; Olivier Baverel (ENSAG). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16413,51 +16434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D62A4CD6"/>
+    <w:nsid w:val="C7EFF63A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16644,51 +16665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-debizet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8087-6277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081371225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615878v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charlot-Valdieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Outrequin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domingues-Montanari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laffaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.glt.2020.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.02.140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62TLBZD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Schneuwly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guinand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-mer-l-eolienne-et-le-citoyen--9791037037909?lang=fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barto.2024.01.0247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/a-paraitre/transitions-et-questions-d-echelles-611255.kjsp?RH=1573726080317" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488983v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Local+Energy+Autonomy%3A+Spaces%2C+Scales%2C+Politics-p-9781786301444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-territoires-de-l-autonomie-energetique?_pos=1&amp;amp;_sid=db80ef780&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St&#233;phanie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/09/18/erps-vol-7-ruralites-post-carbone/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885423v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Symes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bartoletti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Marquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499412v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773386v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887648v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095199" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773367v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Katia Cristina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773410v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976515v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920421v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920416v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745682v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827186v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827183v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dubois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699332v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389318v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufrasnes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389305v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Roisil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265062v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278494v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dziedzicki" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;vel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354585v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pezet-Kuhn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daste" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793935v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouvier-Patron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-debizet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8087-6277" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081371225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=W-ibLDgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03615878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pappalardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110100252-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01583155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ollivier-Trigalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charlot-Valdieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Outrequin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Domingues-Montanari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laffaille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.126.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.glt.2020.09.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tabourdeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0087" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-VZ5LB327-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.02.140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B62TLBZD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Schneuwly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guinand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-mer-l-eolienne-et-le-citoyen--9791037037909?lang=fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.barto.2024.01.0247" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Morriet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fit&#243;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/actualites/a-paraitre/transitions-et-questions-d-echelles-611255.kjsp?RH=1573726080317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Local+Energy+Autonomy%3A+Spaces%2C+Scales%2C+Politics-p-9781786301444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4923" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/les-territoires-de-l-autonomie-energetique?_pos=1&amp;amp;_sid=db80ef780&amp;amp;_ss=r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St&#233;phanie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/09/18/erps-vol-7-ruralites-post-carbone/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58172-9_7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276141v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01276145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23665-scenarios-de-transition-energetique-en-ville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Charleux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699354v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Symes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trigalo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zembri-Mary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04946383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugeron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cuisinier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890745v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bartoletti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Marquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457973v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Fito" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djatouti Katia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457358v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lorene Vernay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456149v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499412v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164740v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285965v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yalcin-Riollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773349v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773375v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887648v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095199" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702528v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773381v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773382v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Katia Cristina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773325v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273648v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773410v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Charleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Molina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943761v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976509v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976514v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827190v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920421v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godier Gilles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827182v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745682v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827186v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dubois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827183v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349157v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dufrasnes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389318v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383695v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389305v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Roisil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699348v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265062v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385672v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385666v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dziedzicki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;vel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354585v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943784v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875100v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pezet-Kuhn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Daste" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puybaraud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codet-Boisset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117012v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135823v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793935v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouvier-Patron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>