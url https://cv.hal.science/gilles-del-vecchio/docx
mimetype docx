--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -941,297 +941,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vision de la femme dans le Corbacho d'Alfonso Martinez de Toledo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+                <w:t xml:space="preserve">La vision de la femme dans le Corbacho d'Alfonso Martínez de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, La caricature au féminin, 3, http://preo.u-bourgogne.fr/textesetcontextes/index.php?id=163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610322v1</w:t>
+                <w:t xml:space="preserve">halshs-00441259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vision de la femme dans le Corbacho d'Alfonso Martínez de Toledo</w:t>
+                <w:t xml:space="preserve">L'écriture picaresque d'Eduardo Mendoza dans El misterio de la cripta embrujada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, La caricature au féminin, 3, http://preo.u-bourgogne.fr/textesetcontextes/index.php?id=163</w:t>
+              <w:t xml:space="preserve">, 2008, Varia 2008, 2, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00441259v1</w:t>
+                <w:t xml:space="preserve">halshs-00392453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique au service du lignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1241,220 +1172,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une paternité contestée. Le cas des Refranes que dizen las viejas tras el fuego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El club Dumas d'A. Pérez-Reverte : le repaire du diable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispanística XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andalucía en la Generación del 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 9788499277387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et réécrire. Le palimpseste de la lyrique populaire dans la poésie de jeunesse de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -1481,726 +1487,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andalucía en la Generación del 27</w:t>
+                <w:t xml:space="preserve">Anthologie bilingue des poétesses de la Génération de 27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 9788499277387</w:t>
+              <w:t xml:space="preserve">Éditions Orbis Tertius, 2023, 978-2-36783-270-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571819v1</w:t>
+                <w:t xml:space="preserve">hal-04571822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthologie bilingue des poétesses de la Génération de 27</w:t>
+                <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la generación del 27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Orbis Tertius, 2023, 978-2-36783-270-8</w:t>
+              <w:t xml:space="preserve">2021, 9781938795831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571822v1</w:t>
+                <w:t xml:space="preserve">hal-03951174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la generación del 27</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+                <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorca. Poeta en Nueva York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, 9781938795831</w:t>
+              <w:t xml:space="preserve">Atlande, 2020, 978-2-35030-699-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de l'auteur dans la poésie hispanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Orbis tertius, 2020, 9782367831442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Rafael Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Orbis Tertius, 2019, 9782367831305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve de composition au Capes externe d’espagnol. Méthode et entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2017, 978-2340018075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cap CAPES espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 9782862726755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2020, 978-2-35030-699-5</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve préprofessionnelle sur dossier à l'oral du CAPES externe d'espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 9782729835507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2210,465 +2216,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los niveles de lectura de Romances de la rata sabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paloma Diaz-Mas. Literatura y religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97828627727851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les maux de l'âme par les mots de la Bible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots et Corps Biblique(s). Volume II : La thaumaturgie dans les arts espagnols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782367834115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mitificacion del litoral andaluz en el primer ciclo albertiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andalucia en la Generacion del 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9788499277387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réactivation de la tradition mystique dans Al dios del lugar de José Ángel Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages artistiques et réécritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781952399107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El díptico albertiano de Luis García Montero. ‘Sus ocho nombres’ y ‘Rafael Alberti’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Una cuestión de palabras. Estudios sobre la obra de Luis García Montero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9788498952667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de composition 5. Représentations culturelles : entre imaginaires et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations et satires de la société dans le monde hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782340069565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El monumento y la memoria: &amp;quot;Giralda&amp;quot; de Gerardo Diego y &amp;quot;El ruiseñor sobre la piedra&amp;quot; de Luis Cernuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2684,1707 +2690,1707 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la Generacion del 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudios Auriseculares, 2021, 978-1-93879-583-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El discurso amoroso en los primeros poemarios de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la Generacion del 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781938795831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradigmes de la relation dans El Conde Lucanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches comparatistes intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782367831664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage marin remémoré dans les trois premiers recueils de poésies de Rafael Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires, traces, empreintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782367831534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un auteur raconte un auteur : Federico Garcia Lorca dans la production littéraire de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les visages de l'auteur dans la poésie hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978236783+1442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Greco selon Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Greco éternel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782862727325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del Auto de los Reyes Magos a Comedia de los reyes. Hacia la transculturación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montes de Oca Vega, Mercedes / Pérez Luna, Julio Alfonso (editores). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El imperial colegio de Santa Cruz de Tlatelolco: fenómenos de transculturación y traducción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secretaría General de la UNAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9786073046251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretaría General de la UNAM</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04608615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El autor y su doble frente a la reflexion metapoética en Dejar la piel de Lorenzo Olivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les visages de l'auteur dans la poésie hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782367831442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notion 4. Échange et transmission.Dossier de composition 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Greco : être artiste et peindre dans l'Espagne post-tridentine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782340041141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La destruición de Jerusalén. Les avatars d’un auto sacramental en langue espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fréjaville R. M., Dumont R., Del Vecchio G. et Silva A. J. O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Internationales de la Langue Portugaise et de la Langue Espagnole / Jornadas internacionais sobre a importância da língua portuguesa e da língua espanhola / Jornadas internacionales sobre la importancia de la lengua portuguesa y de la lengua española</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidades do Algarve Editora, 2019, 978-989-8859-67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écho de la lyrique populaire chez Rafael Alberti : le cas de &amp;quot;Mi corza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Rafael Alberti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782367831305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la littérature espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues ibériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9789898859679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l'honneur dans le Cantar de mio Cid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le père comme figure d'autorité dans le monde hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782862726533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ailleurs spatial vers un ailleurs dans le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ailleurs en vers. Mille ans d'expression de l'ailleurs dans les cultures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782853998932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convaincre ou mourir : les enjeux de l'argumentation dans le Sendebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argument d'autorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782862726618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins du renouveau littéraire dans les Serranillas d'Iñigo Lopez de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de traverse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782954266909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Proverbes d'Iñigo Lopez de Mendoza : un miroir de princes en vers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9782364410251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrepitud y prestigio de Celestina: la superacion de la vejez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la caduca edad cansada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9782862725833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du roman de chevalerie au roman picaresque : la rupture du lignage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filiations picaresques en Espagne et en Europe (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Bourgogne, Centre Interlangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.en ligne, 2011, Collection "Filiations", (ISSN 2110-5855), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/filiations.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université de Bourgogne, Centre Interlangues</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00684009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como ha de ser el privado et la tradition des miroirs de princes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre Como ha de ser el privado de Francisco de Quevedo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9782862725703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des Siete Partidas dans le Centiloquio d'Iñigo Lopez de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Influences et confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97828486772922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'urgence et de la sincérité du repentir dans le Livre de bon amour de Juan Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'âge d'or aux regrets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9782356920133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur les pièces préliminaires de La Celestina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de La Celestina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2352600456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage à la sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du Libro de buen amor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2914378890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4394,193 +4400,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farce de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment doit être le favori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaèle Audoubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kappès-Le Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4727,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del Vecchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04654855v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles del Vecchio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/el-imperial-colegio-de-santa-cruz-de-tlatelolco-fenomenos-de-transculturacion-y-traduccion-9786073046251-libro.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=95" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.95" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del Vecchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04654855v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles del Vecchio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soucy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/el-imperial-colegio-de-santa-cruz-de-tlatelolco-fenomenos-de-transculturacion-y-traduccion-9786073046251-libro.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=95" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.95" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>