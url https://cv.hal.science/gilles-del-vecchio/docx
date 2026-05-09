--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1350,775 +1350,775 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthologie bilingue des poétesses de la Génération de 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Orbis Tertius, 2023, 978-2-36783-270-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andalucía en la Generación del 27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9788499277387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et réécrire. Le palimpseste de la lyrique populaire dans la poésie de jeunesse de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9781952399114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Anthologie bilingue des poétesses de la Génération de 27</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la generación del 27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Orbis Tertius, 2023, 978-2-36783-270-8</w:t>
+              <w:t xml:space="preserve">2021, 9781938795831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la generación del 27</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de l'auteur dans la poésie hispanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, 9781938795831</w:t>
+              <w:t xml:space="preserve">Éditions Orbis tertius, 2020, 9782367831442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clavaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+                <w:t xml:space="preserve">hal-03951941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorca. Poeta en Nueva York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2020, 978-2-35030-699-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Rafael Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Orbis Tertius, 2019, 9782367831305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve de composition au Capes externe d’espagnol. Méthode et entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2017, 978-2340018075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cap CAPES espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...416 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 9782862726755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2500,181 +2500,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dossier de composition 5. Représentations culturelles : entre imaginaires et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations et satires de la société dans le monde hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782340069565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El díptico albertiano de Luis García Montero. ‘Sus ocho nombres’ y ‘Rafael Alberti’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Una cuestión de palabras. Estudios sobre la obra de Luis García Montero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9788498952667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dossier de composition 5. Représentations culturelles : entre imaginaires et réalités</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradigmes de la relation dans El Conde Lucanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations et satires de la société dans le monde hispanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782340069565</w:t>
+              <w:t xml:space="preserve">Approches comparatistes intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782367831664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El monumento y la memoria: &amp;quot;Giralda&amp;quot; de Gerardo Diego y &amp;quot;El ruiseñor sobre la piedra&amp;quot; de Luis Cernuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2690,669 +2759,600 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la Generacion del 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudios Auriseculares, 2021, 978-1-93879-583-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El discurso amoroso en los primeros poemarios de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la Generacion del 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781938795831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les paradigmes de la relation dans El Conde Lucanor</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion 4. Échange et transmission.Dossier de composition 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches comparatistes intermédiales et interculturelles. Vingt-cinq ans de recherche interdisciplinaire au CELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9782367831664</w:t>
+              <w:t xml:space="preserve">Le Greco : être artiste et peindre dans l'Espagne post-tridentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782340041141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El autor y su doble frente a la reflexion metapoética en Dejar la piel de Lorenzo Olivan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les visages de l'auteur dans la poésie hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782367831442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage marin remémoré dans les trois premiers recueils de poésies de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires, traces, empreintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782367831534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un auteur raconte un auteur : Federico Garcia Lorca dans la production littéraire de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les visages de l'auteur dans la poésie hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978236783+1442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del Auto de los Reyes Magos a Comedia de los reyes. Hacia la transculturación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montes de Oca Vega, Mercedes / Pérez Luna, Julio Alfonso (editores). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El imperial colegio de Santa Cruz de Tlatelolco: fenómenos de transculturación y traducción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secretaría General de la UNAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9786073046251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Greco selon Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Greco éternel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782862727325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...52 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destruición de Jerusalén. Les avatars d’un auto sacramental en langue espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3595,165 +3595,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convaincre ou mourir : les enjeux de l'argumentation dans le Sendebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'argument d'autorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782862726618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'ailleurs spatial vers un ailleurs dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ailleurs en vers. Mille ans d'expression de l'ailleurs dans les cultures romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782853998932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610324v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04588329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins du renouveau littéraire dans les Serranillas d'Iñigo Lopez de Mendoza</w:t>
               </w:r>
@@ -3871,325 +3871,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du roman de chevalerie au roman picaresque : la rupture du lignage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles del Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiations picaresques en Espagne et en Europe (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Bourgogne, Centre Interlangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.en ligne, 2011, Collection "Filiations", (ISSN 2110-5855), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/filiations.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decrepitud y prestigio de Celestina: la superacion de la vejez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la caduca edad cansada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9782862725833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gilles del Vecchio</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence des Siete Partidas dans le Centiloquio d'Iñigo Lopez de Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filiations picaresques en Espagne et en Europe (XVIe-XXe siècle)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Influences et confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97828486772922</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como ha de ser el privado et la tradition des miroirs de princes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre Como ha de ser el privado de Francisco de Quevedo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9782862725703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04588299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'urgence et de la sincérité du repentir dans le Livre de bon amour de Juan Ruiz</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del Vecchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04654855v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles del Vecchio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soucy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/el-imperial-colegio-de-santa-cruz-de-tlatelolco-fenomenos-de-transculturacion-y-traduccion-9786073046251-libro.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=95" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.95" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Del Vecchio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04654855v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589472v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles del Vecchio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05579457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soucy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608615v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libros.unam.mx/el-imperial-colegio-de-santa-cruz-de-tlatelolco-fenomenos-de-transculturacion-y-traduccion-9786073046251-libro.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/filiations/index.php?id=95" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/filiations.95" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588299v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#232;le Audoubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>